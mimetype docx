--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R207325AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR207325AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR207325AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AE42198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AE42198" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AE42198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,68 +695,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:04</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 8</w:t>
+        <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1791,68 +1791,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:04</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 8</w:t>
+        <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3046,68 +3046,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:04</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 8</w:t>
+        <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8846,442 +8846,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10289"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10303"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="10303"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10303"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vnější</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10303"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="10303"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="10303"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pily,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10539"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10553"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10553"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10553"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyčištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="10553"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10553"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="10553"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="10553"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="10553"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="10553"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="10553"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="10553"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řetězu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="10553"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="10553"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10788"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10803"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="10803"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10803"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obrácení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10803"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyčištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="10803"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="10803"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lišty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="10803"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="10803"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mazacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="10803"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4300" w:y="10803"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otvorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11038"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9645,493 +9645,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11739"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11753"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="11753"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11753"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="11753"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>startovacího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="11753"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="11753"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11988"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12003"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="12003"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12003"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>očištění,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="12003"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="12003"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>seřízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="12003"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapalovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="12003"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="12003"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svíčky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12238"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12252"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="12252"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12252"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odstranění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="12252"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otřepu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="12252"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="12252"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hran</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="12252"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="12252"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lišty,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12487"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12502"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="12502"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12502"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>namazání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ložiska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="12502"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bubnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="12502"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="12502"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="12502"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12737"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12751"/>
-[...16 lines deleted...]
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="12751"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12751"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>očištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žeber</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="12751"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>válce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="12751"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="12751"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="12751"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ventilátoru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12987"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10495,425 +10495,425 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zpravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13687"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13702"/>
-[...16 lines deleted...]
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="13702"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13702"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypláchnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>benzinové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="13702"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="13702"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>olejové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="13702"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nádrže,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13937"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13951"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="13951"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>propláchnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="13951"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výměna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="13951"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="13951"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>filtrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="13951"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14187"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14201"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="14201"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14201"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>čištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochranné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="14201"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mřížky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="14201"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="14201"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiskření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="14201"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3974" w:y="14201"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síťky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="14201"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lapače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="14201"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jisker</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="14201"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výfuku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14436"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11815,68 +11815,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obracák.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:04</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 8</w:t>
+        <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -13972,80 +13972,830 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8477"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8477"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s výučním listem v oborech vzdělání zaměřených na lesnictví, zemědělství nebo zahradnictví a alespoň 5 let odborné praxe v oblasti související s prací s motorovou pilou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oborech vzdělání zaměřených na lesnictví, zemědělství nebo zahradnictví a alespoň 5 let odborné praxe v oblasti související s prací s motorovou pilou nebo ve funkci učitele praktického vyučování nebo odborného výcviku vyučujícího práci s motorovou pilou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vyšší odborné vzdělání v oblasti lesnictví, zemědělství nebo zahradnictví a alespoň 5 let odborné praxe v oblasti související s prací s motorovou pilou nebo ve funkci učitele praktického vyučování nebo odborného výcviku vyučujícího práci s motorovou pilou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání se zaměřením na lesnictví, zemědělství nebo zahradnictví a alespoň 5 let odborné praxe v oblasti související s prací s motorovou pilou nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku vyučujícího práci s motorovou pilou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Profesní kvalifikace 41-079-E Obsluha motorové pily</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>a alespoň 5 let odborné praxe v oblasti související s prací s motorovou pilou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9024"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:04</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 8</w:t>
+        <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14120,634 +14870,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9264" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5068" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...111 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
-[...442 lines deleted...]
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -14755,58 +14950,725 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>pracoviště s technickým zázemím (dílna, přístřešek) umožňující provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>motorová pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pohonné hmoty a provozní kapaliny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nářadí k údržbě morové pily</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>lesnická lopatka, klínky do řezu, háček, vynášecí kleště, obracák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>měřicí pomůcky, lesnické křídy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kubírovací tabulky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>návod k obsluze motorové pily</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>skládka dříví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>porost pro vyřezávání nežádoucích dřevin a křovin o ploše minimálně 30 m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>minimálně 5 slabých kmenů do 15 cm na pařezu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>formuláře pro vedení záznamů o provozu a práci motorové pily, pracovní výkazy, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14818,246 +15680,300 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="4727" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7449"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7449"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7789"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8822"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8822"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9162"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
+        <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:04</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 8</w:t>
+        <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15131,1228 +16047,50 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...1176 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17083,84 +16821,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha motorové pily, 15.9.2026 16:21:04</w:t>
+        <w:t>Obsluha motorové pily, 30.10.2026 18:17:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 8</w:t>
+        <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43CDFAEA"/>
+    <w:nsid w:val="241A7171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17246,51 +16984,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29ADE054"/>
+    <w:nsid w:val="598EFECB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17375,188 +17113,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>