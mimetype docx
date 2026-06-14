--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B511E79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B511E79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B511E79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4026C9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4026C9CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4026C9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.4.2026 16:30:22</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BF10CCD"/>
+    <w:nsid w:val="350ADF93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CCD026D"/>
+    <w:nsid w:val="4812BC1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="241ADC20"/>
+    <w:nsid w:val="6BB2793A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>