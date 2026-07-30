--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4026C9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4026C9CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4026C9CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B8C77DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B8C77DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B8C77DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 14.6.2026 23:37:58</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="350ADF93"/>
+    <w:nsid w:val="6E176A7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4812BC1C"/>
+    <w:nsid w:val="60FD411F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6BB2793A"/>
+    <w:nsid w:val="0C24A96E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>