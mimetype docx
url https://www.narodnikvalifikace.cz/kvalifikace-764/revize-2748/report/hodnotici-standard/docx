--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B8C77DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B8C77DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B8C77DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA34998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA34998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA34998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 30.7.2026 7:25:38</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E176A7F"/>
+    <w:nsid w:val="1E6B3B1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60FD411F"/>
+    <w:nsid w:val="6505C2D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C24A96E"/>
+    <w:nsid w:val="0AD1E2AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>