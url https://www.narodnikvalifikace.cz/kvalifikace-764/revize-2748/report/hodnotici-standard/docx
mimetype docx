--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBA34998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBA34998" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBA34998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11275821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11275821" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11275821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6024,51 +6024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8942" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6593,51 +6593,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní stroje a zařízení pro výrobu holiny: Sudy, odchlupovací stroj, mízdřicí stroj (pro výrobu kožešin není toto vybavení potřeba, proces výroby holiny je při výrobě kožešin vypuštěn)</w:t>
+        <w:t>Základní stroje a zařízení pro výrobu holiny: Sudy, odchlupovací stroj, mízdřicí stroj (pro výrobu kožešin není toto vybavení potřeba, proces výroby holiny je při výrobě kožešin vypuštěn)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6652,51 +6652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vybavení úseku pro činění: Činící sudy nebo hašple</w:t>
+        <w:t>Vybavení úseku pro činění: Činící sudy nebo hašple</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6711,51 +6711,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Stroje a zařízení pro úpravu a konečné zpracování usní nebo kožešin: Sudy, lisy nebo odstředivky, postruhovací stroj, vyrážecí stroj, napínací rámy, sušičky</w:t>
+        <w:t>Stroje a zařízení pro úpravu a konečné zpracování usní nebo kožešin: Sudy, lisy nebo odstředivky, postruhovací stroj, vyrážecí stroj, napínací rámy, sušičky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6770,51 +6770,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Činící látky</w:t>
+        <w:t>Činící látky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Chemikálie podle technologie výroby usní a kožešin</w:t>
+        <w:t>Chemikálie podle technologie výroby usní a kožešin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6888,51 +6888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky surových kůží (v počtu 3 - 7 vzorků)</w:t>
+        <w:t>Vzorky surových kůží (v počtu 3 - 7 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6947,51 +6947,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní nebo kožešin (v počtu 3 - 7 vzorků)</w:t>
+        <w:t>Vzorky usní nebo kožešin (v počtu 3 - 7 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7006,51 +7006,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní s různými povrchovými úpravami (v počtu 3 - 7 vzorků)</w:t>
+        <w:t>Vzorky usní s různými povrchovými úpravami (v počtu 3 - 7 vzorků)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7065,51 +7065,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky usní nebo kožešin s vadami vzniklými za života zvířete, špatným skladováním surovin a s vadami vzniklými během výrobního procesu (v počtu 3 - 7 vzorků od každého druhu)</w:t>
+        <w:t>Vzorky usní nebo kožešin s vadami vzniklými za života zvířete, špatným skladováním surovin a s vadami vzniklými během výrobního procesu (v počtu 3 - 7 vzorků od každého druhu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7124,51 +7124,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Normy pro koželužskou výrobu (budou k dispozici v listinné i elektronické podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
+        <w:t>Normy pro koželužskou výrobu (budou k dispozici v listinné i elektronické podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7183,51 +7183,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Výrobní dokumentace - technická a technologická dokumentace pro výrobu usní a kožešin (bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
+        <w:t>Výrobní dokumentace - technická a technologická dokumentace pro výrobu usní a kožešin (bude k dispozici v listinné podobě v počtu 1 kus pro okamžité použití uchazečem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7242,51 +7242,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tiskopis pro vytvoření technologického postupu pro výrobu usní a kožešin</w:t>
+        <w:t>Tiskopis pro vytvoření technologického postupu pro výrobu usní a kožešin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7301,51 +7301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Blok pro založení a vedení technologické a technické dokumentace pro výrobu usní a kožešin</w:t>
+        <w:t>Blok pro založení a vedení technologické a technické dokumentace pro výrobu usní a kožešin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7360,51 +7360,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Záznamové archy pro sledování a hodnocení postupu plnění úkolů při zkoušce</w:t>
+        <w:t>Záznamové archy pro sledování a hodnocení postupu plnění úkolů při zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7419,51 +7419,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Učebna vybavená PC s připojením na internet</w:t>
+        <w:t>Učebna vybavená PC s připojením na internet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8260" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 13.9.2026 18:52:11</w:t>
+        <w:t>Kožařský technik technolog pro výrobu usní a kožešin, 29.10.2026 0:02:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E6B3B1E"/>
+    <w:nsid w:val="6DB08DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6505C2D4"/>
+    <w:nsid w:val="66224C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AD1E2AB"/>
+    <w:nsid w:val="410081A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>