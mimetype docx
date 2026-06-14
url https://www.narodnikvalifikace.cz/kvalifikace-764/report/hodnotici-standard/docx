--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC5BA206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC5BA206" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC5BA206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFFB00EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFFB00EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFFB00EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.4.2026 13:37:46</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27FB0876"/>
+    <w:nsid w:val="6483CED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="429BF200"/>
+    <w:nsid w:val="582C553F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6075E1CF"/>
+    <w:nsid w:val="44E3AB5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>