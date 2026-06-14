--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFFB00EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFFB00EC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFFB00EC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30CA2AD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30CA2AD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30CA2AD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 20:01:56</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6483CED4"/>
+    <w:nsid w:val="72567B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="582C553F"/>
+    <w:nsid w:val="2CF1C862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44E3AB5C"/>
+    <w:nsid w:val="1A45AE02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>