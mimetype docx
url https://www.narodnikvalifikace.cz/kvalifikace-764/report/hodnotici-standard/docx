--- v2 (2026-06-14)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30CA2AD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30CA2AD1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30CA2AD1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC03EE1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC03EE1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC03EE1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 14.6.2026 21:37:41</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72567B76"/>
+    <w:nsid w:val="282F1700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CF1C862"/>
+    <w:nsid w:val="126F5EF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A45AE02"/>
+    <w:nsid w:val="79EE8696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>