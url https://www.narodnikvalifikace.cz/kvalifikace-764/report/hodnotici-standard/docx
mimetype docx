--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC03EE1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC03EE1B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC03EE1B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D0B3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D0B3142" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D0B3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 4:20:43</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="282F1700"/>
+    <w:nsid w:val="7E91E88B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="126F5EF0"/>
+    <w:nsid w:val="18FC71A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79EE8696"/>
+    <w:nsid w:val="7E4032EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>