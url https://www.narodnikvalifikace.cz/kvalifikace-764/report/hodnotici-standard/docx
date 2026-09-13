--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D0B3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D0B3142" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D0B3142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EF13F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EF13F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EF13F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3531,51 +3531,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5265,51 +5265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6265,51 +6265,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8287,84 +8287,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie, Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 30.7.2026 5:46:12</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka pro výrobu usní a kožešin, 13.9.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E91E88B"/>
+    <w:nsid w:val="66E0A2F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8450,51 +8450,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18FC71A2"/>
+    <w:nsid w:val="3BD460D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8580,51 +8580,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E4032EB"/>
+    <w:nsid w:val="1CA459B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>