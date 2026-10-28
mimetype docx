--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E5AE062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E5AE062" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E5AE062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R708615D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR708615D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR708615D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5415,51 +5415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zhotovení části kostýmu podle návrhu</w:t>
+        <w:t>zhotovení části kostýmu podle návrhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6441" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5474,51 +5474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•znalost provedení závažných oprav kostýmu </w:t>
+        <w:t xml:space="preserve">znalost provedení závažných oprav kostýmu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6441" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5961,79 +5961,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9254" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6696" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6045,51 +6045,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6101,51 +6101,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6160,51 +6160,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání oděvnictví a střední vzdělání s maturitní zkouškou v oblasti uměleckořemeslné zpracování textilu a alespoň 5 let odborné praxe v oblasti zhotovování scénických kostýmů pro divadelní, televizní nebo filmovou tvorbu nebo pro taneční soubory nebo pro jiné kulturní subjekty, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti výroby scénických kostýmů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6255,51 +6255,51 @@
         <w:br w:type="textWrapping"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>nebo filmovou tvorbu nebo pro taneční soubory nebo pro jiné kulturní subjekty, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti  modelářství a návrhářství oděvů nebo oděvnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6314,51 +6314,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti uměleckořemeslné zpracování textilu a alespoň 5 let odborné praxe v oblasti zhotovování scénických kostýmů pro divadelní, televizní nebo filmovou tvorbu nebo pro taneční soubory nebo pro jiné kulturní subjekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6373,400 +6373,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> Profesní kvalifikace 82-019-H Krejčí scénických kostýmů + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti zhotovování scénických kostýmů pro divadelní, televizní nebo filmovou tvorbu nebo pro taneční soubory nebo pro jiné kulturní subjekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnotícím standardem této profesní kvalifikace, nebo takovým postupem, který je stanoven autorizujícím orgánem v souladu s požadavky uvedenými v hodnotícím standardu této profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnotícím standardem této profesní kvalifikace, nebo takovým postupem, který je stanoven autorizujícím orgánem v souladu s požadavky uvedenými v hodnotícím standardu této profesní kvalifikace.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8707" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6148" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6945,51 +6830,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ateliér - dílna:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7051,50 +6936,1812 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Technické vybavení a nářadí pro krejčovské práce:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pracovní stůl s dostatečně velkou pracovní deskou (2m x 1m)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>těloměrný pásek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>krejčovská míra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>krejčovský příložník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pravítko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kalkulačka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nůžky krejčovské velké</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nůžky krejčovské malé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nůžky na papír</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>balicí papír</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>špendlíky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>psací potřeby (tužka, propisovací tužka, blok)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>šicí stroj (jakýkoliv šicí stroj splňující podmínky pro výrobu scénických kostýmů)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>průmyslový jednojehlový šicí stroj se stehem vázaným, speciální stroje (obnitkovací tří nebo vícenitný stroj, konfekční dírkovací</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>stroj, zapošívací stroj, knoflíkovací stroj, závorovací stroj)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>šící patka a patka na knoflíkové dírky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>jehly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nitě a elastické nitě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>krejčovská figurína 2x</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">krejčovská křída </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>prostěrka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>žehlička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kahan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>žehlicí deska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>rukávník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>krejčovský polštář</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vyvíječ páry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kostým k úpravě na figuríně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>výtvarný návrh (kresbu) kostýmu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Materiály a pomůcky odpovídající charakteru konkrétní práce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7109,51 +8756,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>pracovní stůl s dostatečně velkou pracovní deskou (2m x 1m)</w:t>
+        <w:t>lepicí páska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7168,51 +8815,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>těloměrný pásek</w:t>
+        <w:t>pomocné materiály: 5 kusů vzorků materiálů pro ověření a materiál na výrobu a opravy kostýmů( organtýn, oblekovka, podšívkovina, klot, prostěradlovina)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7227,1813 +8874,107 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>krejčovská míra</w:t>
-[...1510 lines deleted...]
-        <w:t>výtvarný návrh (kresbu) kostýmu</w:t>
+        <w:t>materiál a dřevěný kolík na zhotovení osmičkového límce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-          <w:b w:val="1"/>
-[...207 lines deleted...]
-        <w:t>materiál a dřevěný kolík na zhotovení osmičkového límce</w:t>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9045,51 +8986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč si může ke zkoušce donést a použít vlastní osobní pracovní pomůcky (základní šicí potřeby, nůžky).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9101,51 +9042,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč si může ke zkoušce donést a použít vlastní osobní pracovní pomůcky (základní šicí potřeby, nůžky).</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9157,51 +9098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Pracoviště musí splňovat podmínky BOZP, musí být vybaveno lékárničkou a hasicím přístrojem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9213,51 +9154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pracoviště musí splňovat podmínky BOZP, musí být vybaveno lékárničkou a hasicím přístrojem.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9269,51 +9210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro konání zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9325,51 +9266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro konání zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12988" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9381,124 +9322,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9767,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10284,84 +10169,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 13.9.2026 17:59:42</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50907E1A"/>
+    <w:nsid w:val="52C843D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10447,51 +10332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="14CF7371"/>
+    <w:nsid w:val="5725477D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10577,51 +10462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C54D497"/>
+    <w:nsid w:val="39EB95D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10707,51 +10592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BA9C36E"/>
+    <w:nsid w:val="43DB8ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10837,51 +10722,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BDB9BFD"/>
+    <w:nsid w:val="1270736F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10952,211 +10837,78 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0000012B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>