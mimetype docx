--- v6 (2026-10-28)
+++ v7 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R708615D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR708615D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR708615D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7665E6F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7665E6F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7665E6F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3526,51 +3526,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4420,51 +4420,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="227" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11473"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5825,51 +5825,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6607,51 +6607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9339,51 +9339,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9652,51 +9652,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10169,84 +10169,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, o. s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Krejčí scénických kostýmů, 28.10.2026 22:18:17</w:t>
+        <w:t>Krejčí scénických kostýmů, 28.10.2026 23:10:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52C843D6"/>
+    <w:nsid w:val="0AD2844B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10332,51 +10332,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5725477D"/>
+    <w:nsid w:val="5D5BA6D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10462,51 +10462,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="39EB95D6"/>
+    <w:nsid w:val="1F407939"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10592,51 +10592,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="43DB8ABD"/>
+    <w:nsid w:val="76ED9082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10722,51 +10722,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1270736F"/>
+    <w:nsid w:val="5F5C21BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>