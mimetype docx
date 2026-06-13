--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E52FE83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E52FE83" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E52FE83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7870D846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7870D846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7870D846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 29.4.2026 0:18:19</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B63A39D"/>
+    <w:nsid w:val="6D027671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E24074B"/>
+    <w:nsid w:val="5091BBC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BA692C0"/>
+    <w:nsid w:val="4CBF3D25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BD65273"/>
+    <w:nsid w:val="6BB791EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4207A5AB"/>
+    <w:nsid w:val="3DFE803F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3249B275"/>
+    <w:nsid w:val="7128C94E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="05339EC8"/>
+    <w:nsid w:val="551BC48D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="53E34635"/>
+    <w:nsid w:val="3E2AC1B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>