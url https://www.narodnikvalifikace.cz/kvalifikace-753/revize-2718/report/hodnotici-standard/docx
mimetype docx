--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7870D846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7870D846" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7870D846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R799A3301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR799A3301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR799A3301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 14:07:36</w:t>
+        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D027671"/>
+    <w:nsid w:val="19140B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5091BBC3"/>
+    <w:nsid w:val="705B3C59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4CBF3D25"/>
+    <w:nsid w:val="622AF3D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6BB791EB"/>
+    <w:nsid w:val="6FA1C874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3DFE803F"/>
+    <w:nsid w:val="70A37073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7128C94E"/>
+    <w:nsid w:val="79D47DC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="551BC48D"/>
+    <w:nsid w:val="04D9B8DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3E2AC1B0"/>
+    <w:nsid w:val="09DB1564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>