--- v2 (2026-06-13)
+++ v3 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R799A3301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR799A3301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR799A3301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16959A63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16959A63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16959A63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 13.6.2026 15:52:57</w:t>
+        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="19140B80"/>
+    <w:nsid w:val="4DAC5FA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="705B3C59"/>
+    <w:nsid w:val="2EF86E8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="622AF3D5"/>
+    <w:nsid w:val="54CBFB97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6FA1C874"/>
+    <w:nsid w:val="7AD05665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="70A37073"/>
+    <w:nsid w:val="02977E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="79D47DC6"/>
+    <w:nsid w:val="28E30E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="04D9B8DE"/>
+    <w:nsid w:val="0EBFF132"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="09DB1564"/>
+    <w:nsid w:val="153B8BBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>