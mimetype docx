--- v3 (2026-07-31)
+++ v4 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16959A63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16959A63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16959A63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C349A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C349A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C349A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2972,51 +2972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3315,51 +3315,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5155,51 +5155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6013,51 +6013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7385,51 +7385,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,84 +7846,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Finanční úřad pro Moravskoslezský kraj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Celní deklarant/deklarantka, 31.7.2026 4:01:35</w:t>
+        <w:t>Celní deklarant/deklarantka, 14.9.2026 17:55:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DAC5FA1"/>
+    <w:nsid w:val="4D598647"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8009,51 +8009,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EF86E8F"/>
+    <w:nsid w:val="3CCE2665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8139,51 +8139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54CBFB97"/>
+    <w:nsid w:val="507C96B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8269,51 +8269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7AD05665"/>
+    <w:nsid w:val="130E253E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8399,51 +8399,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02977E14"/>
+    <w:nsid w:val="318007CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8529,51 +8529,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28E30E0D"/>
+    <w:nsid w:val="6A4CD74D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8659,51 +8659,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="0EBFF132"/>
+    <w:nsid w:val="565537EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8789,51 +8789,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="153B8BBE"/>
+    <w:nsid w:val="0B512E1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>