--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58378406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58378406" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58378406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FF86F08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FF86F08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FF86F08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 26.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12075,51 +12075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20708,51 +20708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26466,51 +26466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27841,51 +27841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28154,51 +28154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28727,84 +28727,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.5.2026 1:13:51</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A180098"/>
+    <w:nsid w:val="472DEFC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28890,51 +28890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0007B837"/>
+    <w:nsid w:val="4C3E8D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29020,51 +29020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2B48C512"/>
+    <w:nsid w:val="25071377"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>