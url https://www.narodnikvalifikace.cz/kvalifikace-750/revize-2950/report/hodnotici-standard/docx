--- v1 (2026-06-18)
+++ v2 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FF86F08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FF86F08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FF86F08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB46A71A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB46A71A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB46A71A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 26.01.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2918,51 +2918,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3977,51 +3977,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12075,51 +12075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vedoucího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20708,51 +20708,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26466,51 +26466,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27841,51 +27841,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28154,51 +28154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 4 až 5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28727,84 +28727,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>RDMKV, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 18.6.2026 19:03:53</w:t>
+        <w:t>Samostatný/samostatná vedoucí volnočasových aktivit dětí a mládeže, 4.8.2026 3:25:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="472DEFC9"/>
+    <w:nsid w:val="1F936306"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28890,51 +28890,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C3E8D36"/>
+    <w:nsid w:val="43AF157F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -29020,51 +29020,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="25071377"/>
+    <w:nsid w:val="29449BB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>