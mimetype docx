--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46D97F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46D97F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46D97F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R596747D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR596747D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR596747D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog/metroložka, 13.9.2026 20:19:50</w:t>
+        <w:t>Metrolog/metroložka, 29.10.2026 3:55:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3674,765 +3674,765 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7275"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7289"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7289"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7289"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="7289"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>která</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="7289"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="7289"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="7289"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7524"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7539"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="7539"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7539"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kalibrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="7539"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="7539"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="7539"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="7539"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="7539"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="7539"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náročných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="7539"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="7539"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="7539"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přesných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="7539"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="7539"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7774"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7788"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7788"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7788"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="7788"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="7788"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posudků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="7788"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="7788"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="7788"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>expertíz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8023"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8038"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="8038"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8038"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaškolování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="8038"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="8038"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="8038"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="8038"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8273"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8287"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8287"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8287"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="8287"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="8287"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="8287"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>19011,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="8287"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8287"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="8287"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="8287"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="8287"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="8287"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>45001:2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8523"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4779,374 +4779,374 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9228"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9243"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="9243"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9243"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="9243"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="9243"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="9243"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>může</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="9243"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="9243"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4401" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="9243"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="9243"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="9243"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="9243"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="9243"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkám)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9478"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9492"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="9492"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9492"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9492"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="9492"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="9492"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="9492"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="9492"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="9492"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="9492"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="9492"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="9492"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="9492"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="9492"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="9492"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="9492"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obhajobou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9727"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7244,578 +7244,578 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13711"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13726"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="13726"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13726"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mít</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13726"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="13726"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13726"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="13726"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3700" w:y="13726"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="13726"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="13726"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="13726"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="13726"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="13726"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázkami)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13961"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13975"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="13975"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13975"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13975"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="13975"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="13975"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="13975"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="13975"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="13975"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="13975"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="13975"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6590" w:y="13975"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="13975"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7166" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="13975"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="13975"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="13975"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="13975"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="13975"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="13975"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9748" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10310" w:y="13975"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="13975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7907,136 +7907,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14441"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="14455"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14455"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="14455"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="14455"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypracování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="14455"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>60</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="14455"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="14455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8598,51 +8598,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veličin).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog/metroložka, 13.9.2026 20:19:50</w:t>
+        <w:t>Metrolog/metroložka, 29.10.2026 3:55:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9360,51 +9360,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog/metroložka, 13.9.2026 20:19:50</w:t>
+        <w:t>Metrolog/metroložka, 29.10.2026 3:55:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9877,51 +9877,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OSVČ - konzultant v oboru lidských zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog/metroložka, 13.9.2026 20:19:50</w:t>
+        <w:t>Metrolog/metroložka, 29.10.2026 3:55:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>