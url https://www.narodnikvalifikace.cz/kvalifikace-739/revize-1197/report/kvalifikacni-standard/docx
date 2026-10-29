--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R799E0E1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR799E0E1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR799E0E1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B5E7358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B5E7358" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B5E7358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:17</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2178,969 +2178,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4476"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4491"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4491"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4491"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kalibrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4491"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="4491"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="4491"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="4491"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="4491"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="4491"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náročných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="4491"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="4491"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="4491"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přesných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="4491"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4726"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4740"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4740"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4740"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="4740"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="4740"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posudků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="4740"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="4740"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>expertíz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4975"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4990"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="4990"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4990"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komplexní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koordinace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="4990"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="4990"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="4990"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="4990"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5225"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5239"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5239"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5239"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="5239"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="5239"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dozorčí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="5239"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="5239"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="5239"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="5239"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="5239"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="5239"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5475"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5489"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5489"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5489"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaškolování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5489"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="5489"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5724"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5739"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5739"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5739"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5739"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5739"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="5739"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>19011,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5739"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5739"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="5739"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="5739"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="5739"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OHSAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="5739"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>18001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5289,204 +5289,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10193"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10207"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="10207"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10207"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="10207"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10207"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="10207"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="10207"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="10207"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="10207"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="10207"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="10207"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10443"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5578,102 +5578,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10692"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="10692"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10692"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="10692"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="10692"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10692"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="10692"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="10692"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10927"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6207,119 +6207,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11407"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="11407"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11407"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11407"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="11407"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="11407"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9176,51 +9176,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:17</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9887,51 +9887,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:17</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10628,51 +10628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:17</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>