--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R461A434D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR461A434D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR461A434D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B7C9B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B7C9B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B7C9B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.04.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4497,51 +4497,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4948,51 +4948,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6107,969 +6107,969 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4476"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4491"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4491"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kalibrace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="4491"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="4491"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="4491"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="4491"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="4491"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technicky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="4491"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náročných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="4491"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="4491"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysoce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="4491"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přesných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8630" w:y="4491"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="4491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4726"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4740"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4740"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4740"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zpracování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složitých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="4740"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="4740"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posudků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="4740"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4468" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="4740"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4670" w:y="4740"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>expertíz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4975"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4990"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="4990"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4990"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komplexní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koordinace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="4990"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="4990"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="4990"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="4990"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="4990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5225"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5239"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5239"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5239"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="5239"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="5239"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dozorčí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="5239"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="5239"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="5239"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="5239"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metrologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="5239"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="5239"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="5239"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5475"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5489"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="5489"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5489"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaškolování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5489"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5489"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2630" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="5489"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="5489"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5724"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5739"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5739"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5739"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5739"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>normách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5739"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="5739"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>19011,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5739"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5739"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="5739"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="5739"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14001,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="5739"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OHSAS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="5739"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="5739"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>18001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5974"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9218,204 +9218,204 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10193"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10207"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="10207"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1555" w:y="10207"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10207"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="10207"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="10207"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>něhož</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="10207"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="10207"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="10207"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="10207"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="10207"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9507,102 +9507,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10678"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10692"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="10692"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10692"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="10692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="10692"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="10692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="10692"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="10692"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10927"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10136,119 +10136,119 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11393"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11407"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="11407"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11407"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11407"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="11407"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="11407"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="11407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11643"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13105,51 +13105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14163,51 +14163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•VŠ vzdělání magisterského stupně v technických, příp. interdisciplinárních oborech s délkou praxe v metrologii minimálně 5 let, z toho minimálně 1 rok v posledních 2 letech před podáním žádosti o autorizaci.</w:t>
+        <w:t>VŠ vzdělání magisterského stupně v technických, příp. interdisciplinárních oborech s délkou praxe v metrologii minimálně 5 let, z toho minimálně 1 rok v posledních 2 letech před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7872"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14334,51 +14334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7872"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14393,51 +14393,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5735" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7872"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14634,51 +14634,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14906,51 +14906,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Prostory odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14965,51 +14965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stoly a židle pro písemnou i ústní část zkoušky</w:t>
+        <w:t>Pracovní stoly a židle pro písemnou i ústní část zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15024,51 +15024,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
+        <w:t>Zpětný projektor pro prezentaci výsledků písemné přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15083,51 +15083,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Flip-chart</w:t>
+        <w:t>Flip-chart</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15142,51 +15142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí přístroje (váha, závaží, měřidla délky a úhlu, teploty, tlaku, vlhkosti, elektrických veličin)</w:t>
+        <w:t>Měřicí přístroje (váha, závaží, měřidla délky a úhlu, teploty, tlaku, vlhkosti, elektrických veličin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15201,51 +15201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s programem na zpracování databází</w:t>
+        <w:t>PC s programem na zpracování databází</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15260,51 +15260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada testů obsahující nejméně 44 otázek, aby bylo možno každé kritérium, které se ověřuje testem, ověřit alespoň čtyřmi otázkami</w:t>
+        <w:t>Sada testů obsahující nejméně 44 otázek, aby bylo možno každé kritérium, které se ověřuje testem, ověřit alespoň čtyřmi otázkami</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15319,51 +15319,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada vybraných státních etalonů ČR (hmotnost, tlak, síla, délka, teplota, elektrické veličiny) ke kalibraci měřicích přístrojů</w:t>
+        <w:t>Sada vybraných státních etalonů ČR (hmotnost, tlak, síla, délka, teplota, elektrické veličiny) ke kalibraci měřicích přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15378,51 +15378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada nejméně 5 modelových příkladů (případových studií) pro kritéria, jejichž znalost se ověřuje na zadaném příkladu</w:t>
+        <w:t>Sada nejméně 5 modelových příkladů (případových studií) pro kritéria, jejichž znalost se ověřuje na zadaném příkladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6307" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15897,51 +15897,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 5 hodin (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16638,84 +16638,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Metrolog, 13.9.2026 19:34:22</w:t>
+        <w:t>Metrolog, 29.10.2026 3:02:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="267F5E17"/>
+    <w:nsid w:val="605C1F55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16801,51 +16801,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="347FEEE8"/>
+    <w:nsid w:val="5575E4C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16931,51 +16931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33FD7164"/>
+    <w:nsid w:val="145A3B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>