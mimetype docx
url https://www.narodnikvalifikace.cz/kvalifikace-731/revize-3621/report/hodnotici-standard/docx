--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2507F337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2507F337" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2507F337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R270D5AAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR270D5AAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR270D5AAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 29.4.2026 2:38:52</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 29.4.2026 2:38:52</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 29.4.2026 2:38:52</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 29.4.2026 2:38:52</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 29.4.2026 2:38:52</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 29.4.2026 2:38:52</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 29.4.2026 2:38:52</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BFF1242"/>
+    <w:nsid w:val="3E010F31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E07D8D0"/>
+    <w:nsid w:val="1A9762E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21ABD9A8"/>
+    <w:nsid w:val="69BD011C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>