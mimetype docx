--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R270D5AAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR270D5AAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR270D5AAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D60BB9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D60BB9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D60BB9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 14:30:50</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E010F31"/>
+    <w:nsid w:val="296FD32C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9762E9"/>
+    <w:nsid w:val="7FC31D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="69BD011C"/>
+    <w:nsid w:val="269FF6B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>