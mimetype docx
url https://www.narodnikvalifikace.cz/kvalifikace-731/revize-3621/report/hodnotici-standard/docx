--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D60BB9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D60BB9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D60BB9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78EAA25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78EAA25F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78EAA25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 13.6.2026 16:17:28</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="296FD32C"/>
+    <w:nsid w:val="2E0CBF78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FC31D6B"/>
+    <w:nsid w:val="3F8E5537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="269FF6B1"/>
+    <w:nsid w:val="60D01783"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>