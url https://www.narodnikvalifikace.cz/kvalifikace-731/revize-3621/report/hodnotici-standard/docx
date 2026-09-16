--- v3 (2026-08-02)
+++ v4 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78EAA25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78EAA25F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78EAA25F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D974DA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D974DA5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D974DA5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 16.9.2026 23:33:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 16.9.2026 23:33:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 16.9.2026 23:33:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 16.9.2026 23:33:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 16.9.2026 23:33:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 16.9.2026 23:33:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 2.8.2026 5:44:42</w:t>
+        <w:t>Dispečer/dispečerka poštovních sběrných přepravních uzlů, 16.9.2026 23:33:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E0CBF78"/>
+    <w:nsid w:val="6FAA3BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F8E5537"/>
+    <w:nsid w:val="3392EC2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="60D01783"/>
+    <w:nsid w:val="0D7DCABF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>