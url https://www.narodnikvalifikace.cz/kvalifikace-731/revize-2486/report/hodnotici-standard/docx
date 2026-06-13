--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R554ADA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR554ADA7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR554ADA7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4600713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4600713A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4600713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 29.4.2026 0:25:02</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 29.4.2026 0:25:02</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 29.4.2026 0:25:02</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 29.4.2026 0:25:02</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 29.4.2026 0:25:02</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 29.4.2026 0:25:02</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 29.4.2026 0:25:02</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2EE783D7"/>
+    <w:nsid w:val="67730F27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="615FDA0C"/>
+    <w:nsid w:val="31C4AA4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57D600E5"/>
+    <w:nsid w:val="59399C78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>