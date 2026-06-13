--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4600713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4600713A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4600713A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F7AD822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F7AD822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F7AD822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 11:46:39</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67730F27"/>
+    <w:nsid w:val="09E49C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="31C4AA4B"/>
+    <w:nsid w:val="4DA07B9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="59399C78"/>
+    <w:nsid w:val="7D3D47EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>