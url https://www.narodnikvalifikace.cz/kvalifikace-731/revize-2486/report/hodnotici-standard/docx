--- v2 (2026-06-13)
+++ v3 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F7AD822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F7AD822" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F7AD822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E024A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E024A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E024A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 13.6.2026 13:29:24</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09E49C29"/>
+    <w:nsid w:val="0148438D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DA07B9F"/>
+    <w:nsid w:val="2D4B98B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D3D47EA"/>
+    <w:nsid w:val="1940E112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>