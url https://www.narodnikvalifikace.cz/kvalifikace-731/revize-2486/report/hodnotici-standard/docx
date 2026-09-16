--- v3 (2026-08-02)
+++ v4 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E024A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E024A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E024A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4468DDFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4468DDFF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4468DDFF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 16.9.2026 22:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 16.9.2026 22:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 16.9.2026 22:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4498,51 +4498,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 16.9.2026 22:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5439,51 +5439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 16.9.2026 22:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 16.9.2026 22:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7234,84 +7234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká pošta, s. p.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dispečer poštovních sběrných přepravních uzlů, 2.8.2026 4:02:06</w:t>
+        <w:t>Dispečer poštovních sběrných přepravních uzlů, 16.9.2026 22:26:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0148438D"/>
+    <w:nsid w:val="53DFE503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7397,51 +7397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D4B98B2"/>
+    <w:nsid w:val="15C45E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7527,51 +7527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1940E112"/>
+    <w:nsid w:val="465C236A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>