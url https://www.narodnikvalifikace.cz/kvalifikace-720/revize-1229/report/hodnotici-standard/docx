--- v5 (2026-09-13)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F30998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F30998F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F30998F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC02799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC02799" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC02799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1007,51 +1007,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4150,51 +4150,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4797,51 +4797,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5862,51 +5862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6574,51 +6574,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6633,51 +6633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6874,51 +6874,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7202,51 +7202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technické normy, technickou dokumentaci pro výrobky, vzor výrobního příkazu, záznamové archy, formuláře pro záznam plnění operativního plánu, formuláře denního hlášení dílny, formuláře úkolového lístku, formuláře docházkového lístku, psací potřeby, případně PC</w:t>
+        <w:t>Technické normy, technickou dokumentaci pro výrobky, vzor výrobního příkazu, záznamové archy, formuláře pro záznam plnění operativního plánu, formuláře denního hlášení dílny, formuláře úkolového lístku, formuláře docházkového lístku, psací potřeby, případně PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7261,51 +7261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Různé druhy hotových oděvních výrobků (minimálně 3 druhy výrobků - trupový, kalhotový, sukňový) a polotovary těchto výrobků (minimálně 5 vzorků pro předvedení operace a/nebo popis postupu práce a pro kontrolu dodržování technologie)</w:t>
+        <w:t>Různé druhy hotových oděvních výrobků (minimálně 3 druhy výrobků - trupový, kalhotový, sukňový) a polotovary těchto výrobků (minimálně 5 vzorků pro předvedení operace a/nebo popis postupu práce a pro kontrolu dodržování technologie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace spojování, nastavení parametrů strojů a kontrolu dodržování bezpečnosti práce: šicí stroje (průmyslový jednojehlový šicí stroj se stehem vázaným, průmyslový jednojehlový šicí stroj se stehem klikatým), speciální stroje (obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovaní stroj)</w:t>
+        <w:t>Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace spojování, nastavení parametrů strojů a kontrolu dodržování bezpečnosti práce: šicí stroje (průmyslový jednojehlový šicí stroj se stehem vázaným, průmyslový jednojehlový šicí stroj se stehem klikatým), speciální stroje (obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovaní stroj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7379,51 +7379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace tvarování, nastavení parametrů zařízení a kontrolu dodržování bezpečnosti práce: fixační techniku (fixační lis) a žehlící techniku (parní a elektrickou nebo elektroparní žehličku, žehlící stůl, základní tvarovky)</w:t>
+        <w:t>Pracoviště (úsek reálného provozu) se základním vybavením pro předvedení pracovní operace tvarování, nastavení parametrů zařízení a kontrolu dodržování bezpečnosti práce: fixační techniku (fixační lis) a žehlící techniku (parní a elektrickou nebo elektroparní žehličku, žehlící stůl, základní tvarovky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7438,51 +7438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6686" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7845,51 +7845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8306,84 +8306,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik mistr, 13.9.2026 19:25:03</w:t>
+        <w:t>Oděvní technik mistr, 29.10.2026 2:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="128CAB60"/>
+    <w:nsid w:val="5FDA6CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8469,51 +8469,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="747F14EC"/>
+    <w:nsid w:val="330046A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8599,51 +8599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="501F4F2C"/>
+    <w:nsid w:val="6D2F8BBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>