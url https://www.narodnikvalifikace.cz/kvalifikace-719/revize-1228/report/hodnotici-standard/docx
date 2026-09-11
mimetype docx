--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A96DC7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A96DC7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A96DC7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A570343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A570343" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A570343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4970,51 +4970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5982,51 +5982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7012,51 +7012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7529,84 +7529,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 13.6.2026 13:02:25</w:t>
+        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71BD0148"/>
+    <w:nsid w:val="0D02132F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7692,51 +7692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="378B4843"/>
+    <w:nsid w:val="54CC8D90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7822,51 +7822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="45A7F78C"/>
+    <w:nsid w:val="2CA0C893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>