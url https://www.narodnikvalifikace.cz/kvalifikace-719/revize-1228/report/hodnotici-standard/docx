--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A570343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A570343" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A570343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D4016F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D4016F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D4016F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4970,51 +4970,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5682,51 +5682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5741,51 +5741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8731" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5982,51 +5982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6310,51 +6310,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technické normy, technickou dokumentaci pro výrobky, záznamové archy, protokoly pro zaznamenání výsledků kontrol, psací potřeby, případně PC </w:t>
+        <w:t xml:space="preserve">Technické normy, technickou dokumentaci pro výrobky, záznamové archy, protokoly pro zaznamenání výsledků kontrol, psací potřeby, případně PC </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6369,51 +6369,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorky oděvních materiálů (minimálně 10 vzorků), různé druhy oděvních výrobků hotových a rozpracovaných (minimálně 3 druhy oděvních výrobků - trupový, kalhotový, sukňový), vadné výrobky pro reklamační řízení (minimálně 3 druhy oděvních výrobků - trupový, kalhotový, sukňový)</w:t>
+        <w:t>Vzorky oděvních materiálů (minimálně 10 vzorků), různé druhy oděvních výrobků hotových a rozpracovaných (minimálně 3 druhy oděvních výrobků - trupový, kalhotový, sukňový), vadné výrobky pro reklamační řízení (minimálně 3 druhy oděvních výrobků - trupový, kalhotový, sukňový)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6428,51 +6428,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pracoviště se základním vybavením pro materiálové zkoušky (analytické váhy, lupu, jehlu, krejčovský metr, pravítko, krejčovské křídy, stůl, žehlící stůl, elektroparní žehličku) </w:t>
+        <w:t xml:space="preserve">Pracoviště se základním vybavením pro materiálové zkoušky (analytické váhy, lupu, jehlu, krejčovský metr, pravítko, krejčovské křídy, stůl, žehlící stůl, elektroparní žehličku) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6487,51 +6487,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro výstupní kontrolu a reklamační řízení (stůl, krejčovské loutky, tabulky kontrolních měr)</w:t>
+        <w:t>Pracoviště se základním vybavením pro výstupní kontrolu a reklamační řízení (stůl, krejčovské loutky, tabulky kontrolních měr)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6546,51 +6546,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště (úsek reálného provozu) pro mezioperační kontrolu a kontrolu dodržování technologické kázně se strojním vybavením (průmyslový jednojehlový šicí stroj se stehem vázaným, průmyslový jednojehlový šicí stroj se stehem klikatým, obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovaní stroj)</w:t>
+        <w:t>Pracoviště (úsek reálného provozu) pro mezioperační kontrolu a kontrolu dodržování technologické kázně se strojním vybavením (průmyslový jednojehlový šicí stroj se stehem vázaným, průmyslový jednojehlový šicí stroj se stehem klikatým, obnitkovací tří nebo vícenitný stroj, konfekční dírkovací stroj, zapošívací stroj, knoflíkovací stroj, závorovaní stroj)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6605,51 +6605,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7012,51 +7012,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7529,84 +7529,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik kvality, 11.9.2026 19:53:37</w:t>
+        <w:t>Oděvní technik kvality, 27.10.2026 2:47:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D02132F"/>
+    <w:nsid w:val="724EA3BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7692,51 +7692,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54CC8D90"/>
+    <w:nsid w:val="29C4EE43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7822,51 +7822,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2CA0C893"/>
+    <w:nsid w:val="2DBE152A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>