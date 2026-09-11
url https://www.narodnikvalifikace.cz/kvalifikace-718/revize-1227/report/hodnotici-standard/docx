--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R686D8D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR686D8D58" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR686D8D58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F9931F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F9931F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F9931F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3173,51 +3173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6530,51 +6530,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6991,84 +6991,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 13.6.2026 13:30:34</w:t>
+        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E907EBB"/>
+    <w:nsid w:val="659877EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7154,51 +7154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F221A21"/>
+    <w:nsid w:val="167B6970"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7284,51 +7284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A9DB757"/>
+    <w:nsid w:val="7745FED2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>