--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F9931F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F9931F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F9931F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A7D2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A7D2442" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A7D2442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3173,51 +3173,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4287,51 +4287,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5082,51 +5082,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5141,51 +5141,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5382,51 +5382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5710,51 +5710,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technické normy, technickou dokumentaci pro výrobky, psací potřeby, případně PC </w:t>
+        <w:t xml:space="preserve">Technické normy, technickou dokumentaci pro výrobky, psací potřeby, případně PC </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5769,51 +5769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Různé druhy oděvních materiálů (vrchový, podšívkový, kapsový a výztužný materiál v metráži)</w:t>
+        <w:t>Různé druhy oděvních materiálů (vrchový, podšívkový, kapsový a výztužný materiál v metráži)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5828,51 +5828,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslící pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem.</w:t>
+        <w:t>Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5 m, kreslící pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír), pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5887,51 +5887,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro polohování – PC včetně softwaru (CAD systému)</w:t>
+        <w:t>Pracoviště se základním vybavením pro polohování – PC včetně softwaru (CAD systému)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5946,51 +5946,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště přejímky a kontroly materiálu (stůl minimální délky 1,5 m, odvíjecí zařízení apod.)</w:t>
+        <w:t>Pracoviště přejímky a kontroly materiálu (stůl minimální délky 1,5 m, odvíjecí zařízení apod.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6005,51 +6005,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žehlicí pracoviště a techniku (parní a elektrickou nebo elektroparní žehličku, žehlicí stůl)</w:t>
+        <w:t>Žehlicí pracoviště a techniku (parní a elektrickou nebo elektroparní žehličku, žehlicí stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6064,51 +6064,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pracoviště se strojovým vybavením pro vrstvení a oddělování materiálu (střihací stůl s délkou nejméně 2,5 m, nůžky s délkou ostří nejméně 10 cm, odvíjecí zařízení, ruční řezací stroj, pásovou pilu nebo vysekávací stroj apod.) </w:t>
+        <w:t xml:space="preserve">Pracoviště se strojovým vybavením pro vrstvení a oddělování materiálu (střihací stůl s délkou nejméně 2,5 m, nůžky s délkou ostří nejméně 10 cm, odvíjecí zařízení, ruční řezací stroj, pásovou pilu nebo vysekávací stroj apod.) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6123,51 +6123,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6530,51 +6530,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6991,84 +6991,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Asociace textilního-oděvního-kožedělného průmyslu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Oděvní technik střihač, 11.9.2026 19:59:27</w:t>
+        <w:t>Oděvní technik střihač, 27.10.2026 3:43:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="659877EC"/>
+    <w:nsid w:val="1796D648"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7154,51 +7154,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167B6970"/>
+    <w:nsid w:val="2C1A2004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7284,51 +7284,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7745FED2"/>
+    <w:nsid w:val="7B000191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>