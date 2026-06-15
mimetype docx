--- v0 (2026-04-27)
+++ v1 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3332512E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3332512E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3332512E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53722BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53722BB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53722BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 27.4.2026 6:59:34</w:t>
+        <w:t>Kouč/koučka, 16.6.2026 0:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -582,95 +582,311 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>NutriAcademy, s.r.o.</w:t>
+        <w:t>GROWITY s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vajdova  1033/9, 10200 Praha 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mindset Academy s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Pankráci 1618/30, 14000 Praha 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MINDTRIX s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Washingtova 1567/25, 11000 Praha 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>NutriAcademy, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tamara Polanski s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dlouhá  1548/5, 40001 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 27.4.2026 6:59:34</w:t>
+        <w:t>Kouč/koučka, 16.6.2026 0:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>