--- v1 (2026-06-15)
+++ v2 (2026-06-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53722BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53722BB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53722BB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R145D4BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR145D4BBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR145D4BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 16.6.2026 0:38:57</w:t>
+        <w:t>Kouč/koučka, 16.6.2026 3:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -842,51 +842,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Dlouhá  1548/5, 40001 Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 16.6.2026 0:38:57</w:t>
+        <w:t>Kouč/koučka, 16.6.2026 3:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>