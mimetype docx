--- v2 (2026-06-16)
+++ v3 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R145D4BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR145D4BBF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR145D4BBF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R985324A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR985324A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR985324A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.04.2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 16.6.2026 3:23:37</w:t>
+        <w:t>Kouč/koučka, 2.8.2026 14:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -582,311 +582,419 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>GROWITY s.r.o.</w:t>
+        <w:t>Energy Arts, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vajdova  1033/9, 10200 Praha 10</w:t>
+        <w:t>Višňová 897/3, 66448 Moravany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mindset Academy s.r.o.</w:t>
+        <w:t>GROWITY s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4202"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4258"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Na Pankráci 1618/30, 14000 Praha 4</w:t>
+        <w:t xml:space="preserve">Vajdova  1033/9, 10200 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MINDTRIX s.r.o.</w:t>
+        <w:t>Mindset Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4819"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4875"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Washingtova 1567/25, 11000 Praha 1</w:t>
+        <w:t>Na Pankráci 1618/30, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>NutriAcademy, s.r.o.</w:t>
+        <w:t>MINDTRIX s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
+        <w:t>Washingtova 1567/25, 11000 Praha 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Tamara Polanski s.r.o.</w:t>
+        <w:t>NutriAcademy, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">U krčské vodárny  949/49, 14000 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tamara Polanski s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Dlouhá  1548/5, 40001 Ústí nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7284"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V - Studio, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7284"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7340"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kouč/koučka, 16.6.2026 3:23:37</w:t>
+        <w:t>Kouč/koučka, 2.8.2026 14:21:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>