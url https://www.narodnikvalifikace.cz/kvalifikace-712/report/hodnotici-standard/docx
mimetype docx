--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R368E06EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR368E06EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR368E06EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2289D2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2289D2C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2289D2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7019,51 +7019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8574,51 +8574,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dva vzorky kompletního řadicího systému pro silniční kola v rozsahu 9 - 11 rychlostí, který bude obsahovat: řadicí a brzdové páky včetně lanek a bovdenů, přední a zadní měnič (přesmykač a přehazovačku), kliky s převodníkem, řetěz a kazetu, jeden ze vzorků bude ve verzi s elektronickým řazením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9654,51 +9654,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20140,51 +20140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidlice,…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25692,51 +25692,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26265,84 +26265,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Brynda Jaroslav, Mgr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 28.7.2026 10:37:51</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02A15D89"/>
+    <w:nsid w:val="40085A1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26428,51 +26428,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70D8663E"/>
+    <w:nsid w:val="03B96F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>