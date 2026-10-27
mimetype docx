--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2289D2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2289D2C2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2289D2C2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B25C30B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B25C30B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B25C30B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3498,51 +3498,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4881,51 +4881,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6210,51 +6210,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:54:59</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7019,51 +7019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8574,51 +8574,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dva vzorky kompletního řadicího systému pro silniční kola v rozsahu 9 - 11 rychlostí, který bude obsahovat: řadicí a brzdové páky včetně lanek a bovdenů, přední a zadní měnič (přesmykač a přehazovačku), kliky s převodníkem, řetěz a kazetu, jeden ze vzorků bude ve verzi s elektronickým řazením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8876,79 +8876,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7862" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
+        <w:framePr w:w="10766" w:h="5313" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5822"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8960,51 +8960,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9016,51 +9016,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9075,51 +9075,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s výučním listem ve strojírenském oboru a s odbornou praxí 5 let na pozici mechanik servisu jízdních kol nebo výroby jízdních kol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9134,51 +9134,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou ve strojírenském oboru a s odbornou praxí 5 let na pozici mechanik servisu jízdních kol nebo výroby jízdních kol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9193,51 +9193,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské vzdělání nejméně bakalářského studijního programu se zaměřením strojírenského směru a s odbornou praxí 5 let na pozici mechanik servisu jízdních kol nebo výroby jízdních kol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -9252,51 +9252,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou + profesní kvalifikace 23-069-H Mechanik/mechanička jízdních kol a minimálně 5 let odborné praxe na pozici mechanik servisu jízdních kol nebo výroby jízdních kol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -9308,397 +9308,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7315" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
+        <w:framePr w:w="10766" w:h="4766" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10694,697 +10526,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>verzi):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3901"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3915"/>
-[...16 lines deleted...]
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="3915"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3915"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="3915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="3915"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="3915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15532</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="3915"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="3915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jízdní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="3915"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="3915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="3915"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="3915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="3915"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="3915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Terminologie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4150"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4165"/>
-[...16 lines deleted...]
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="4165"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4165"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ISO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="4165"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6692</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4165"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Značení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="4165"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dílů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="4165"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="4165"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4400"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4414"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="4414"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4414"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="4414"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4045</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="4414"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvláštní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="4414"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3057" w:y="4414"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="4414"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="4414"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4650"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4664"/>
-[...16 lines deleted...]
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4664"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4664"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>341/2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="4664"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="4664"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="4664"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>schvalování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="4664"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="4664"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5832" w:y="4664"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="4664"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="4664"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="4664"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="4664"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="4664"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9124" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9873" w:y="4664"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9806" w:y="4664"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4894"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11544,357 +11376,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5130"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5144"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="5144"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5144"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="5144"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="5144"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="5144"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="5144"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="5144"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3902" w:y="5144"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="5144"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="5144"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použitých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="5144"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="5144"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praktické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="5144"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="5144"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="5144"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9336" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5374"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="5144"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="5374"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="5374"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konkrétního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="5374"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12003,323 +11835,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponenty):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5845"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5859"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="5859"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5859"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>běžných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="5859"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="5859"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="5859"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="5859"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="5859"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="5859"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4128" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4516" w:y="5859"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="5859"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="5859"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="5859"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>geometrie,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="5859"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídítek,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="5859"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7728" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8836" w:y="5859"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8764" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="5859"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9955" w:y="5859"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="5859"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6090"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12768,306 +12600,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6790"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6805"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="6805"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6805"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompletní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="6805"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="6805"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(trekking;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="6805"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>městské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="6805"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(CITY)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="6805"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="6805"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="6805"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábojem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6518" w:y="6805"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="6805"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="6805"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řazením;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="6805"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>horské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8937" w:y="6805"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9364" w:y="6805"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(MTB)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="6805"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="6805"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7035"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13431,255 +13263,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídítkách)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7501"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1205" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7515"/>
-[...16 lines deleted...]
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="7515"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7515"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komponenty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpružení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2582" w:y="7515"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(zadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="7515"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlumič</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="7515"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="7515"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="7515"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pružením,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="7515"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6091" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpružená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="7515"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sedlovka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="7515"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="7515"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8620" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpružená</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="7515"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10305" w:y="7515"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10238" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7746"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13754,323 +13586,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlumením)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7981"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7995"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="7995"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7995"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rámy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7995"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="7995"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(trekkingový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="7995"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="7995"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="7995"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="7995"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="7995"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BSA,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="7995"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="7995"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidlicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="7995"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="7995"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závitovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="7995"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavovým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="7995"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složením,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9571" w:y="7995"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rám</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="7995"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="7995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8226"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14128,272 +13960,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fit)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8461"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8475"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="8475"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8475"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řídítka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="8475"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="8475"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sedlovky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="8475"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(rovná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="8475"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="8475"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4646" w:y="8475"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„rozpěrným“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="8475"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představcem;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="8475"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="8475"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="8475"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9076" w:y="8475"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(„berany“)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="8475"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="8475"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8706"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14706,323 +14538,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolo)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9171"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9186"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="9186"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="9186"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kliky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="9186"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="9186"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pedály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="9186"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(závitové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="9186"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="9186"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="9186"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5640" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="9186"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čtyřhrannou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="9186"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osou;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="9186"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="9186"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="9186"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Press</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9724" w:y="9186"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Fit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="9186"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kliky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10507" w:y="9186"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10440" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9416"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15131,306 +14963,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zarážek)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9666"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="9666"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9666"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řadicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="9666"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kompletní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="9666"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řadicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="9666"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="9666"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="9666"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řazením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="9666"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="9666"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rovná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="9666"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídítka;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="9666"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompletní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7468" w:y="9666"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řadicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8016" w:y="9666"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7944" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8707" w:y="9666"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8990" w:y="9666"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9657" w:y="9666"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="9666"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závodní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9896"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15590,476 +15422,476 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolo)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10131"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10146"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10146"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10146"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Převodové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="10146"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vzorky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10146"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řetězů;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="10146"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnoběžný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="10146"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pastorek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="10146"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kazetové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="10146"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="10146"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pastorky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10381"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10395"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="10395"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10395"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ráfky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náboje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="10395"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="10395"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paprsky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="10395"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(zadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3288" w:y="10395"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="10395"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="10395"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábojem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="10395"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="10395"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volnoběžný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="10395"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pastorek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6988" w:y="10395"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7536" w:y="10395"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="10395"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="10395"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nábojem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="10395"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="10395"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="10395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kazetový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16389,697 +16221,697 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11091"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11106"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="11106"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11106"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brzdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kompletní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="11106"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="11106"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="11106"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cantilever;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="11106"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompletní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="11106"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechanická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="11106"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotoučová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6993" w:y="11106"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6926" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzda;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7608" w:y="11106"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompletní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="11106"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydraulická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9595" w:y="11106"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="11106"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotoučová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11336"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzda)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11571"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11586"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="11586"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11586"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pláště,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>duše,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="11586"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="11586"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="11586"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ráfky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="11586"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2846" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(běžné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="11586"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="11586"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="11586"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="11586"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměry)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11821"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11835"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="11835"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11835"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kompletní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="11835"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="11835"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="11835"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="11835"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="11835"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="11835"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="11835"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trekking</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="11835"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7627" w:y="11835"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povinné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8385" w:y="11835"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8313" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výbavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="11835"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="11835"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provoz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10070" w:y="11835"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12066"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17137,391 +16969,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12536"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12550"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12550"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12550"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="12550"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12550"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>deskou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="12550"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="12550"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="12550"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="12550"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0,7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="12550"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="12550"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="12550"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svěrákem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="12550"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stojan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="12550"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montážní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="12550"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="12550"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvěma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="12550"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>upínači,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="12550"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8409" w:y="12550"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8342" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odkládací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="12550"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9254" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poličkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10113" w:y="12550"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10046" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10286" w:y="12550"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10219" w:y="12550"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12781"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17851,323 +17683,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13482"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13496"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="13496"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13496"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zámečnického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="13496"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="13496"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kladivo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="13496"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="13496"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="13496"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehlových,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="13496"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="13496"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="13496"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="13496"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6849" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="13496"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="13496"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="13496"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>karbonu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9067" w:y="13496"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8995" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="13496"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štípací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10296" w:y="13496"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10224" w:y="13496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18361,1020 +18193,1020 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odjehlovač…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13962"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13976"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="13976"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13976"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="13976"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="13976"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kónusové,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="13976"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="13976"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závitová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="13976"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="13976"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="13976"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6038" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6393" w:y="13976"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6321" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="13976"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="13976"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>centrovací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="13976"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pedálové,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="13976"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14206"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10132" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>matice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="14206"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převodníků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="14206"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="14206"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ventilky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="14206"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="14206"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Center</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="14206"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lock</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="14206"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="14206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotouč…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14442"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14456"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="14456"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14456"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubováků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="14456"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="14456"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="14456"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(imbusové,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="14456"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>TORX,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="14456"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stranové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5232" w:y="14456"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>očkoploché,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="14456"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="14456"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavitelný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="14456"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7756" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="14456"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="14456"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="14456"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14691"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14706"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="14706"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14706"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="14706"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závitníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="14706"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="14706"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="14706"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="14706"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vratidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14941"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14955"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="14955"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nářadí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="14955"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="14955"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="14955"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2942" w:y="14955"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="14955"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="14955"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4156" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4843" w:y="14955"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="14955"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlavového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5985" w:y="14955"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="14955"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6604" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="14955"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="14955"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8049" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8404" w:y="14955"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8332" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompletni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="14955"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="14955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obrobeni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20140,51 +19972,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidlice,…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20313,323 +20145,323 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="2173"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="2173"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="2173"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="2173"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompletaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="2173"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="2173"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5112" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="2173"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="2173"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(držák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6984" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6912" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="2173"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubovák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8136" w:y="2173"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8064" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="2173"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nipl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8846" w:y="2173"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8774" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zaklepávač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="2173"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hlaviček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20874,306 +20706,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2639"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="2653"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2653"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="2653"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převodové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2653"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="2653"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="2653"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="2653"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="2653"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="2653"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="2653"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pedálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="2653"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="2653"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="2653"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7675" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="2653"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lisovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="2653"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>středová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9648" w:y="2653"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="2653"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -21741,289 +21573,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rychlospojkou…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3580"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="543" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3594"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="974" w:y="3594"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3594"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="902" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>speciálních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="3594"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="3594"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="3594"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="3594"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="3594"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="3594"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="3594"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4934" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="3594"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teleskopické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="3594"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sedlovky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="3594"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="3594"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydraulickým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="3594"/>
+        <w:framePr w:w="1436" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovládáním(sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="3594"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9960" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22625,187 +22457,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kotouče,…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4521"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4535"/>
-[...16 lines deleted...]
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="4535"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4535"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kleští</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="4535"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="4535"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lanka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="4535"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="4535"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bovdeny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="4535"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="4535"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="4535"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="4535"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásky…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4770"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22846,255 +22678,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náplně:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5005"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="5020"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kapalina</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezná,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5020"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mazací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="5020"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="5020"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konzervační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="5020"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="5020"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>olej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="5020"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5616" w:y="5020"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komponentů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="5020"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6700" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpružení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="5020"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náplně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8433" w:y="5020"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydraulických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="5020"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="5020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzdových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5250"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23271,578 +23103,578 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Měřidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5721"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5735"/>
-[...16 lines deleted...]
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5735"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Svinovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metr,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="5735"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřítko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="5735"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posuvné,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3489" w:y="5735"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měrky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="5735"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opotřebení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="5735"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řetězu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="5735"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="5735"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pastorku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6768" w:y="5735"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měrka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="5735"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7310" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>BCD,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="5735"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měrka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="5735"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="5735"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paprsků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5965"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="5735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tenzometr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1334" w:y="5965"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="5965"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="5965"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>napnutí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="5965"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paprsků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="5965"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měrka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="5965"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>centrovací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="5965"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="5965"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>momentových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="5965"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klíčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="5965"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="5965"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7545" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bitů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8928" w:y="5965"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7982" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodováha,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9907" w:y="5965"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8961" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měrka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6196"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="5965"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="6196"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>centrovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="6196"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="6196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidlice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="6196"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="6196"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>…)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6431"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25692,51 +25524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26265,84 +26097,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Brynda Jaroslav, Mgr.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička jízdních kol, 11.9.2026 16:55:00</w:t>
+        <w:t>Mechanik/mechanička jízdních kol, 27.10.2026 3:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40085A1C"/>
+    <w:nsid w:val="27A8DD4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26428,51 +26260,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03B96F5A"/>
+    <w:nsid w:val="2E1FF372"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>