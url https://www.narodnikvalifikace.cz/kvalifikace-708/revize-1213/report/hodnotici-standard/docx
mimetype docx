--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R343B5D9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR343B5D9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR343B5D9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C531BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C531BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C531BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 13.9.2026 18:46:07</w:t>
+        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 28.10.2026 23:59:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1361,51 +1361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 13.9.2026 18:46:07</w:t>
+        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 28.10.2026 23:59:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2116,51 +2116,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 13.9.2026 18:46:07</w:t>
+        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 28.10.2026 23:59:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3313,51 +3313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 13.9.2026 18:46:07</w:t>
+        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 28.10.2026 23:59:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4230,51 +4230,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 13.9.2026 18:46:07</w:t>
+        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 28.10.2026 23:59:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4366,79 +4366,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7914" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7684" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4450,51 +4450,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro řádný výkon zkoušky musí mít autorizovaná osoba k dispozici dále uvedené vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4502,58 +4502,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí, regulační či automatizační zařízení nebo segment tohoto zařízení nebo soustavy, případně výuková pracovní stanice, regulátory, akční členy, servopohony, čidla a snímače fyzikálních veličin teploty, tlaku, průtoku a polohy</w:t>
+        <w:t>měřicí, regulační či automatizační zařízení nebo segment tohoto zařízení nebo soustavy, případně výuková pracovní stanice, regulátory, akční členy, servopohony, čidla a snímače fyzikálních veličin teploty, tlaku, průtoku a polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4561,58 +4561,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•manuál a technická dokumentace k zařízení</w:t>
+        <w:t>manuál a technická dokumentace k zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4620,58 +4620,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•papír na poznámky, psací potřeby</w:t>
+        <w:t>papír na poznámky, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4679,58 +4679,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•digitální multimetr servisní, V, A, odpor, kapacita </w:t>
+        <w:t xml:space="preserve">digitální multimetr servisní, V, A, odpor, kapacita </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4738,58 +4738,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osciloskop digitální</w:t>
+        <w:t>osciloskop digitální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4797,58 +4797,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•proudová sonda k osciloskopu</w:t>
+        <w:t>proudová sonda k osciloskopu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4856,58 +4856,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nástroje pro údržbu či opravu měřicího, regulačního nebo automatizačního zařízení, vyžadované výrobcem</w:t>
+        <w:t>nástroje pro údržbu či opravu měřicího, regulačního nebo automatizačního zařízení, vyžadované výrobcem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4915,58 +4915,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada šroubováků plochých, křížových, mikrošroubováků</w:t>
+        <w:t>sada šroubováků plochých, křížových, mikrošroubováků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4974,58 +4974,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada kleští (kombinované, stranové štípací, dlouhé špičaté)</w:t>
+        <w:t>sada kleští (kombinované, stranové štípací, dlouhé špičaté)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5033,58 +5033,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada klíčů plochých, očkových (3/3,2/3,5/4/4,5/5/5,5/6/7/8/9/10/11/12/13/14/15/16/17/18/19/20)</w:t>
+        <w:t>sada klíčů plochých, očkových (3/3,2/3,5/4/4,5/5/5,5/6/7/8/9/10/11/12/13/14/15/16/17/18/19/20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5092,58 +5092,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada klíčů imbus (1,5mm, 2mm, 2,5mm, 3mm, 4mm, 5mm, 6mm, 8mm, 10mm)</w:t>
+        <w:t>sada klíčů imbus (1,5mm, 2mm, 2,5mm, 3mm, 4mm, 5mm, 6mm, 8mm, 10mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5151,58 +5151,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kladívko zámečnické</w:t>
+        <w:t>kladívko zámečnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5210,58 +5210,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•palička gumová </w:t>
+        <w:t xml:space="preserve">palička gumová </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5269,58 +5269,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC, na kterém jsou instalovány české technické normy pro elektrotechniku</w:t>
+        <w:t>PC, na kterém jsou instalovány české technické normy pro elektrotechniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5328,58 +5328,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory pro realizaci zkoušky vybavené měřicím, regulačním či automatizačním zařízením</w:t>
+        <w:t>prostory pro realizaci zkoušky vybavené měřicím, regulačním či automatizačním zařízením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5391,51 +5391,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5447,51 +5447,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro vykonání zkoušky lze využít reálné pracoviště nebo výukové prostory vybavené měřicím, regulačním či automatizačním zařízením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5503,51 +5503,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5559,51 +5559,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro uskutečnění zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5615,51 +5615,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5670,79 +5670,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10295"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10065"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10295"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10065"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10635"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5753,79 +5753,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 120 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11668"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11438"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11668"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11438"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12008"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11778"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5847,51 +5847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 13.9.2026 18:46:07</w:t>
+        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 28.10.2026 23:59:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6364,84 +6364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PVZP, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 13.9.2026 18:46:07</w:t>
+        <w:t>Elektromechanik měřicích, regulačních a automatizačních zařízení , 28.10.2026 23:59:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33BF4BE4"/>
+    <w:nsid w:val="09607A0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6527,51 +6527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3129BB35"/>
+    <w:nsid w:val="198481B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6657,51 +6657,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53AC9772"/>
+    <w:nsid w:val="1BCC6EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>