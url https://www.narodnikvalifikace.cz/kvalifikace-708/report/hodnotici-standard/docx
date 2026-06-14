--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C12C1AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C12C1AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C12C1AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R80308CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR80308CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR80308CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.4.2026 22:05:15</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1361,51 +1361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.4.2026 22:05:15</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2116,51 +2116,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.4.2026 22:05:15</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.4.2026 22:05:15</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4640,51 +4640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.4.2026 22:05:15</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6257,51 +6257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.4.2026 22:05:15</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6774,84 +6774,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PVZP, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.4.2026 22:05:15</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="240E97E6"/>
+    <w:nsid w:val="546DF72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6937,51 +6937,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C10E4A9"/>
+    <w:nsid w:val="613A3829"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7067,51 +7067,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07F00A5D"/>
+    <w:nsid w:val="1770B1C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>