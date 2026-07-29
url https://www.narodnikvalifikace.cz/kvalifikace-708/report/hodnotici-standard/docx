--- v1 (2026-06-14)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R80308CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR80308CC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR80308CC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28A05982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28A05982" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28A05982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1361,51 +1361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2116,51 +2116,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4640,51 +4640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6257,51 +6257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6774,84 +6774,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PVZP, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 14.6.2026 4:00:56</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="546DF72F"/>
+    <w:nsid w:val="7F80AB51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6937,51 +6937,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="613A3829"/>
+    <w:nsid w:val="38D2748B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7067,51 +7067,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1770B1C2"/>
+    <w:nsid w:val="4EBF9FC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>