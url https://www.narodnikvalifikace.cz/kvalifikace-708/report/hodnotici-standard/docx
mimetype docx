--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28A05982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28A05982" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28A05982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42B4AAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42B4AAB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42B4AAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1361,51 +1361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2116,51 +2116,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4640,51 +4640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6257,51 +6257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6774,84 +6774,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PVZP, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 29.7.2026 15:25:03</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F80AB51"/>
+    <w:nsid w:val="6BB0A2DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6937,51 +6937,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38D2748B"/>
+    <w:nsid w:val="6833284B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7067,51 +7067,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EBF9FC8"/>
+    <w:nsid w:val="3EBCDA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>