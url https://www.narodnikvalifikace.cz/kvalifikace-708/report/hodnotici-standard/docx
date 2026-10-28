--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42B4AAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42B4AAB2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42B4AAB2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60B52DC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60B52DC3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60B52DC3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 28.10.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1361,51 +1361,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 28.10.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2116,51 +2116,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 28.10.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3640,51 +3640,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 28.10.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3859,79 +3859,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10857" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="8078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3943,51 +3943,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -3999,51 +3999,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4058,51 +4058,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem a profesní kvalifikace elektromechanik měřicích, regulačních a automatizačních zařízení a minimálně 5 let praxe činnosti elektromechanika měřicích, regulačních a automatizačních zařízení a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4117,51 +4117,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou ve skupině oborů elektrotechnika, telekomunikace a výpočetní technika, minimálně 5 let praxe činnosti na elektrotechnických, elektronických a strojírenských zařízeních nebo funkce učitele odborného výcviku ve výše uvedených oborech a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4176,51 +4176,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšší odborné vzdělání ve skupině oborů elektrotechnika, telekomunikace a výpočetní technika, minimálně 5 let praxe činnosti na elektrotechnických, elektronických a strojírenských zařízeních nebo funkce učitele odborného výcviku ve výše uvedených oborech a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -4235,51 +4235,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oblasti automatizační techniky, měřicí a regulační techniky, elektrotechniky, minimálně 5 let praxe činnosti na elektrotechnických, elektronických a strojírenských zařízeních nebo funkce učitele odborného výcviku ve výše uvedených oborech a současně musí splňovat odbornou způsobilost v elektrotechnice minimálně v rozsahu § 7 (vedoucí elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4291,166 +4291,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4462,229 +4403,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="10310" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="7531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 28.10.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4776,79 +4605,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7914" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7684" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4860,936 +4689,936 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro řádný výkon zkoušky musí mít autorizovaná osoba k dispozici dále uvedené vybavení:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí, regulační či automatizační zařízení nebo segment tohoto zařízení nebo soustavy, případně výuková pracovní stanice, regulátory, akční členy, servopohony, čidla a snímače fyzikálních veličin teploty, tlaku, průtoku a polohy</w:t>
+        <w:t>měřicí, regulační či automatizační zařízení nebo segment tohoto zařízení nebo soustavy, případně výuková pracovní stanice, regulátory, akční členy, servopohony, čidla a snímače fyzikálních veličin teploty, tlaku, průtoku a polohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•manuál a technická dokumentace k zařízení</w:t>
+        <w:t>manuál a technická dokumentace k zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•papír na poznámky, psací potřeby</w:t>
+        <w:t>papír na poznámky, psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•digitální multimetr servisní, V, A, odpor, kapacita </w:t>
+        <w:t xml:space="preserve">digitální multimetr servisní, V, A, odpor, kapacita </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•osciloskop digitální</w:t>
+        <w:t>osciloskop digitální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•proudová sonda k osciloskopu</w:t>
+        <w:t>proudová sonda k osciloskopu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nástroje pro údržbu či opravu měřicího, regulačního nebo automatizačního zařízení, vyžadované výrobcem</w:t>
+        <w:t>nástroje pro údržbu či opravu měřicího, regulačního nebo automatizačního zařízení, vyžadované výrobcem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada šroubováků plochých, křížových, mikrošroubováků</w:t>
+        <w:t>sada šroubováků plochých, křížových, mikrošroubováků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada kleští (kombinované, stranové štípací, dlouhé špičaté)</w:t>
+        <w:t>sada kleští (kombinované, stranové štípací, dlouhé špičaté)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada klíčů plochých, očkových (3/3,2/3,5/4/4,5/5/5,5/6/7/8/9/10/11/12/13/14/15/16/17/18/19/20)</w:t>
+        <w:t>sada klíčů plochých, očkových (3/3,2/3,5/4/4,5/5/5,5/6/7/8/9/10/11/12/13/14/15/16/17/18/19/20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada klíčů imbus (1,5mm, 2mm, 2,5mm, 3mm, 4mm, 5mm, 6mm, 8mm, 10mm)</w:t>
+        <w:t>sada klíčů imbus (1,5mm, 2mm, 2,5mm, 3mm, 4mm, 5mm, 6mm, 8mm, 10mm)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kladívko zámečnické</w:t>
+        <w:t>kladívko zámečnické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•palička gumová </w:t>
+        <w:t xml:space="preserve">palička gumová </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC, na kterém jsou instalovány české technické normy pro elektrotechniku</w:t>
+        <w:t>PC, na kterém jsou instalovány české technické normy pro elektrotechniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory pro realizaci zkoušky vybavené měřicím, regulačním či automatizačním zařízením</w:t>
+        <w:t>prostory pro realizaci zkoušky vybavené měřicím, regulačním či automatizačním zařízením</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5801,51 +5630,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5857,51 +5686,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro vykonání zkoušky lze využít reálné pracoviště nebo výukové prostory vybavené měřicím, regulačním či automatizačním zařízením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5913,51 +5742,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5969,51 +5798,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro uskutečnění zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6025,51 +5854,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="7343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6080,79 +5909,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10295"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10065"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10295"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10065"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10635"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10405"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6163,79 +5992,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 120 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11668"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11438"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11668"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11438"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12008"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11778"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6257,51 +6086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 28.10.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6774,84 +6603,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PVZP, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 13.9.2026 16:26:14</w:t>
+        <w:t>Elektromechanik/elektromechanička měřicích, regulačních a automatizačních zařízení, 28.10.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BB0A2DA"/>
+    <w:nsid w:val="708C18BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6937,317 +6766,184 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6833284B"/>
+    <w:nsid w:val="13C14DD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="00000113">
+    <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="00000114">
+    <w:lvl w:ilvl="2" w:tplc="0000010B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="00000115">
+    <w:lvl w:ilvl="3" w:tplc="0000010C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="00000116">
+    <w:lvl w:ilvl="4" w:tplc="0000010D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="00000117">
+    <w:lvl w:ilvl="5" w:tplc="0000010E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="00000118">
+    <w:lvl w:ilvl="6" w:tplc="0000010F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="00000119">
+    <w:lvl w:ilvl="7" w:tplc="00000110">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0000011A">
+    <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>