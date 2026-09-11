--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38068323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38068323" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38068323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FEED64F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FEED64F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FEED64F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12439,51 +12439,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tématu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19523,51 +19523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20461,51 +20461,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21267,51 +21267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21840,84 +21840,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 13.6.2026 14:54:17</w:t>
+        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24F2EBB3"/>
+    <w:nsid w:val="18D68E81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22003,51 +22003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="27E2C906"/>
+    <w:nsid w:val="253D4D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>