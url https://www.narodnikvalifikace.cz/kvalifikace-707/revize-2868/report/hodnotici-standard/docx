--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FEED64F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FEED64F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FEED64F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28F7255A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28F7255A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28F7255A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3296,51 +3296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7736,1105 +7736,1105 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přinese:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8652"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8667"/>
-[...16 lines deleted...]
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="8667"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potápěčskou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>masku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="8667"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šnorchl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3105" w:y="8667"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploutve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="8667"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(ABC)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8902"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8916"/>
-[...16 lines deleted...]
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="8916"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8916"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potápěčský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="8916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>izolační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="8916"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="8916"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9151"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9166"/>
-[...16 lines deleted...]
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="9166"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9166"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dýchací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>automatiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="9166"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="9166"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvěma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="9166"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="9166"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stupni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="9166"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="9166"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ukazatelem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5764" w:y="9166"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="9166"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="9166"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="9166"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěčském</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8448" w:y="9166"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8380" w:y="9166"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístroji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9401"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9415"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="9415"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9415"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potápěčský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="9415"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="9415"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="9415"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>objemu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="9415"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="9415"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4728" w:y="9415"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>litrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="9415"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5035" w:y="9415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9651"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9665"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="9665"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9665"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompenzátor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9665"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9900"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="697" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9915"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1128" w:y="9915"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9915"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přístroj</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1056" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="9915"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="9915"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="9915"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="9915"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="9915"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>času</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10150"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10164"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="10164"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10164"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potápěčský</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="10164"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="10164"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="10164"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="10164"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezač</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="10164"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="10164"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šňůr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10399"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10414"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="10414"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10414"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potápěčskou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bójku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="10414"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="10414"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypouštění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="10414"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="10414"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hloubky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="10414"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="10414"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="10414"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="10414"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="10414"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6028" w:y="10414"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šňůry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10649"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10728,816 +10728,816 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13687"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13702"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="13702"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13702"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>představil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sebe,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13702"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>téma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="13702"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="13702"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="13702"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="13702"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jaká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="13702"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4190" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="13702"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>časová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="13702"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náročnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="13702"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="13702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přednášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13937"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13951"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="13951"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13951"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="13951"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="13951"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výuky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14187"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14201"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="14201"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14201"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>představil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoduchou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="14201"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="14201"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="14201"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tématu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14436"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14451"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="14451"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14451"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>představil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="14451"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="14451"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bude</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="14451"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="14451"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="14451"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4382" w:y="14451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14686"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14700"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="14700"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14700"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jasně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="14700"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="14700"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3115" w:y="14700"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="14700"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>téma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="14700"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="14700"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="14700"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(příklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="14700"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7036" w:y="14700"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>témat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="14700"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7584" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="14700"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8635" w:y="14700"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="14700"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="14700"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="14700"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9849" w:y="14700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcviku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12292,198 +12292,198 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstroji)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15627"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="15641"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15641"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popsal</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="15641"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interaktivního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="15641"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zapojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="15641"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="15641"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výcviku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="15641"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="15641"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="15641"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tématu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12612,1037 +12612,1037 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="2173"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>použil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostupnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="2173"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>didaktickou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="2173"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>techniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="2173"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="2173"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídající</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5121" w:y="2173"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>množství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="2173"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2423"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlil,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="2423"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předávané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="2423"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="2423"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="2423"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="2423"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalostmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5332" w:y="2423"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="2423"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>již</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="2423"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dříve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="2423"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>probraných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="2423"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7228" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>témat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="2673"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdůvodnil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>volbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="2673"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="2673"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="2673"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výuky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="2673"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="2673"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="2673"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktuální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6019" w:y="2673"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="2673"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="2673"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7656" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="2673"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstupní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="2673"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="2673"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10176" w:y="2673"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kurzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2922"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="2922"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="2922"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zda</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="2922"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účastníci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="2922"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sdělovaným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="2922"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informacím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="2922"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porozuměli</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="3172"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ukončil</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lekci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="3172"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěrečným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="3172"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>shrnutím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="3172"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předávaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="3172"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="3172"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5750" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="3172"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6288" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>téma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="3172"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příští</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="3172"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přednášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13904,1479 +13904,1479 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4113"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4127"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="4127"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4127"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tlak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atmosférický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="4127"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlak,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="4127"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hydrostatický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="4127"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlak,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="4127"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stlačování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="4127"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="4127"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plynů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4362"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4377"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="4377"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4377"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>změny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="4377"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plynu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="4377"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="4377"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="4377"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souvisejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="4377"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="4377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4612"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4626"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="4626"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4626"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozpouštění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plynů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="4626"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="4626"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kapalinách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="4626"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3441" w:y="4626"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fyzikální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="4626"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podstata</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5044" w:y="4626"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dekomprese</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="4626"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6484" w:y="4626"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6412" w:y="4626"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4861"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4876"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="4876"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4876"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>využití</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Archimédova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="4876"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákona</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="4876"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="4876"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="4876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5111"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5125"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="5125"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5125"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parciální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5125"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plynu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="5125"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="5125"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dýchacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="5125"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směsí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="5125"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Daltonův</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="5125"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon,Boyleův</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="5125"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="5125"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6662" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mariottův</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7612" w:y="5125"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7540" w:y="5125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5361"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5375"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5375"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5375"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příčiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ztráty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="5375"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tepla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="5375"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="5375"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápění;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="5375"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="5375"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zvýšenému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="5375"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odvodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="5375"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tepla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="5375"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5836" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="5375"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="5375"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="5375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zabránit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5610"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5625"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5625"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5625"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozdíly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="5625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="5625"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="5625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vidění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="5625"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="5625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="5625"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="5625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="5625"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="5625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="5625"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="5625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="5625"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="5625"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5860"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5874"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5874"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5874"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rozdíly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="5874"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slyšení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="5874"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1987" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="5874"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="5874"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="5874"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="5874"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="5874"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vodou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6109"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="6124"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6124"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpočet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadaného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="6124"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dekompresního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="6124"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="6124"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="6124"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoduchém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="6124"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="6124"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5923" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opakovaném</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="6124"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="6124"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ponoru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15655,272 +15655,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7065"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7079"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="7079"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7079"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemoci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="7079"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojovém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="7079"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápění:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="7079"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>problematika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="7079"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dýchání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="7079"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plynů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="7079"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5918" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(kyslík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="7079"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dusík,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="7079"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oxid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="7079"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7617" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uhelnatý,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="7079"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oxid</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="7079"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uhličitý),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9777" w:y="7079"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="7079"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>narkotické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7309"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16029,493 +16029,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hyperventilace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7545"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7559"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="7559"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7559"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>působení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="7559"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="7559"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organismus,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="7559"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="7559"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barotraumat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="7559"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="7559"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6158" w:y="7559"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="7559"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="7559"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7794"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7809"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="7809"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7809"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příčiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="7809"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="7809"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2054" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nehod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="7809"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="7809"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístrojovém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="7809"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="7809"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="7809"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="7809"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6331" w:y="7809"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzduchu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="7809"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ztráta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7747" w:y="7809"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7680" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztlaku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="7809"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přetížení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="7809"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9307" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stres,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="7809"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="7809"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>panika,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8039"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16641,306 +16641,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8274"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8289"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="8289"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8289"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>flora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="8289"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="8289"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fauna,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="8289"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="8289"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ošetření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="8289"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="8289"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="8289"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8524"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8538"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="8538"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8538"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>anatomie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1684" w:y="8538"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="8538"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potapěče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8773"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8788"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8788"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8788"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>fyziologie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="8788"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="8788"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potápěče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9023"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17202,493 +17202,493 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9493"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9508"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="9508"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dýchání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bez</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="9508"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>masky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="9508"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="9508"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="9508"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="9508"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minuty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="9508"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="9508"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>místě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9743"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9757"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="9757"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9757"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyvážení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9757"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trimu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="9757"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2361" w:y="9757"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="9757"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="9757"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="9757"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minuty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9993"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10007"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="10007"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10007"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontrolovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nouzový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="10007"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výstup</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="10007"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plaváním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="10007"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="10007"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ploutví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="10007"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="10007"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypuštěným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="10007"/>
+        <w:framePr w:w="1445" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="10007"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompenzátorem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19523,51 +19523,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19742,79 +19742,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6921" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19826,51 +19826,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19882,51 +19882,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19941,51 +19941,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem nebo s maturitní zkouškou a minimálně 5 let odborné instruktorské praxe jako instruktor potápění dle platné technické normy ČSN EN ISO: Rekreační potápění - Požadavky na výcvik instruktorů přístrojového potápění, musí být držitelem kvalifikace Školitel instruktorů přístrojového potápění dle platné technické normy ČSN EN ISO: Rekreační potápění - Požadavky na výcvik instruktorů přístrojového potápění (Instruktor Trenér / I***) mezinárodně uznávaného systému školicího potápěče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20000,51 +20000,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšší odborné vzdělání a minimálně 5 let odborné instruktorské praxe jako instruktor potápění dle platné technické normy ČSN EN ISO: Rekreační potápění - Požadavky na výcvik instruktorů přístrojového potápění, musí být držitelem kvalifikace Školitel instruktorů přístrojového potápění dle platné technické normy ČSN EN ISO: Rekreační potápění - Požadavky na výcvik instruktorů přístrojového potápění (Instruktor Trenér / I***) mezinárodně uznávaného systému školicího potápěče. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -20059,51 +20059,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání a minimálně 5 let odborné instruktorské praxe jako instruktor potápění dle platné technické normy ČSN EN ISO: Rekreační potápění - Požadavky na výcvik instruktorů přístrojového potápění, musí být držitelem kvalifikace Školitel instruktorů přístrojového potápění dle platné technické normy ČSN EN ISO: Rekreační potápění - Požadavky na výcvik instruktorů přístrojového potápění (Instruktor Trenér / I***) mezinárodně uznávaného systému školicího potápěče.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20115,397 +20115,805 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="6374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="3340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10906"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10906"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>vhodná lokalita pro potápění s minimální hloubkou 10 m a s minimální průhledností vody 2 m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>chráněný vodní prostor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>zkušební místnost pro ústní část zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">resuscitační figurína </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kyslíkový oživovací přístroj a přístroj pro poskytnutí kyslíku k inhalaci (může být vlastní)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>cvičný defibrilátor (AED) nebo defibrilátor (AED)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11246"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14472"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14472"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14812"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz.</w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20597,721 +21005,145 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="3340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
-[...353 lines deleted...]
-        <w:t>•cvičný defibrilátor (AED) nebo defibrilátor (AED)</w:t>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="2999" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...220 lines deleted...]
-        </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21840,84 +21672,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>PADI – Professional Association of Diving Instructors</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka potápění, 11.9.2026 19:59:28</w:t>
+        <w:t>Instruktor/instruktorka potápění, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18D68E81"/>
+    <w:nsid w:val="6C9757CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22003,51 +21835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="253D4D38"/>
+    <w:nsid w:val="156C8C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>