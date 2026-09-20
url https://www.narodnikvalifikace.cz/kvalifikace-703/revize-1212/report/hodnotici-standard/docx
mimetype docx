--- v2 (2026-08-04)
+++ v3 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4AB4B097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4AB4B097" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4AB4B097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D4BD7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D4BD7C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D4BD7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2230,51 +2230,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3593,51 +3593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14078,51 +14078,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25380,51 +25380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -29368,51 +29368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31150,51 +31150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31660,51 +31660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32289,84 +32289,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo dopravy České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 4.8.2026 3:05:54</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17135BE6"/>
+    <w:nsid w:val="05A8382C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>