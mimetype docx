--- v3 (2026-09-20)
+++ v4 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D4BD7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D4BD7C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D4BD7C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7D1B03A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7D1B03A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7D1B03A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:20</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2230,51 +2230,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:20</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3593,51 +3593,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4510,51 +4510,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13744,385 +13744,402 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15463"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15478"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="15478"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15478"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1776" w:y="15478"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="15478"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ohledem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="15478"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="15478"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2971" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekonomiku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="15478"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="15478"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="15478"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="15478"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="15478"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="15478"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="15478"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6235" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="15478"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="15478"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="15478"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="15478"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8745" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otáček</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9465" w:y="15478"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9393" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>motoru,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="15478"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10128" w:y="15478"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlaku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10608" w:y="15478"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14214,904 +14231,887 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13752" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13757" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13752" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13757" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="2154"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatikách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="2154"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="2154"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zatížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="2154"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="2154"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="2154"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spotřebě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="2154"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PHM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="2404"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="2404"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příprava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="2404"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="2404"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>před</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="2404"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jízdou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="2404"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="2404"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4012" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="2404"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4838" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5145" w:y="2404"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="2404"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zahrne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="2404"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="2404"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrolovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="2404"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="2404"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8054" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="2404"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tlak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="2404"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8860" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="2404"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9019" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pneumatikách,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10372" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="2634"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="2634"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kapalin,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="2634"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osvětlení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="2634"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>brzd</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3960" w:y="2634"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4132" w:y="2634"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zrcátek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2869"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2884"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2884"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="2884"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidičských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2932" w:y="2884"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovedností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="2884"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="2884"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="2884"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="2884"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="2884"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6456" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="2884"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="2884"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7406" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7713" w:y="2884"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7641" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="2884"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="2884"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9806" w:y="2884"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9734" w:y="2884"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15407,289 +15407,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3580"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3594"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="3594"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3594"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ukládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="3594"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="3594"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="3594"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="3594"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3594"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="3594"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="3594"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="3594"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podíl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="3594"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovědnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7027" w:y="3594"/>
+        <w:framePr w:w="1513" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidiče/odesílatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="3594"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="3594"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9057" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9888" w:y="3594"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15849,357 +15849,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4060"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="4074"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4074"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ukládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="4074"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="4074"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="4074"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="4074"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="4074"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4444" w:y="4074"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="4074"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="4074"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5467" w:y="4074"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6124" w:y="4074"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>principy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="4074"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6801" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozložení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="4074"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8500" w:y="4074"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="4074"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8697" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vztahu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="4074"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="4074"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9504" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povaze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10276" w:y="4074"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10204" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4305"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16478,391 +16478,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastnostem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4770"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4785"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="4785"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4785"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="4785"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="4785"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkajících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="4785"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="4785"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4291" w:y="4785"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="4785"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="4785"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="4785"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="4785"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="4785"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="4785"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="4785"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>často</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7708" w:y="4785"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="4785"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8164" w:y="4785"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8092" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="4785"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="4785"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jakých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="4785"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>termínech)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10396" w:y="4785"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10324" w:y="4785"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5015"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17073,323 +17073,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5250"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5265"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5265"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5265"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="5265"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkajících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="5265"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="5265"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="5265"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="5265"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="5265"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="5265"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="5265"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="5265"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="5265"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="5265"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čemu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="5265"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slouží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="5265"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vstupní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="5265"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="5265"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5495"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17481,323 +17481,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>CEMT</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5730"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5745"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="5745"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="5745"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="5745"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkajících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="5745"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="5745"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="5745"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="5745"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5452" w:y="5745"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5380" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6278" w:y="5745"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="5745"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6441" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="5745"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="5745"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důvod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="5745"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="5745"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8068" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="5745"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="5745"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9561" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17855,306 +17855,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tranzitu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6210"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6225"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6225"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6225"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="6225"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6225"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="6225"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="6225"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="6225"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6225"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6225"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="6225"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="6225"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="6225"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="6225"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="6225"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="6225"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="6225"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -18620,306 +18620,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kapalin)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6921"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6935"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6935"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6935"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="6935"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="6935"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="6935"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="6935"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="6935"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6935"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="6935"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="6935"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="6935"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="6935"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="6935"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="6935"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="6935"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="6935"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19181,306 +19181,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7401"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7415"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="7415"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7415"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="7415"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="7415"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="7415"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="7415"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="7415"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="7415"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="7415"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="7415"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7415"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="7415"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="7415"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="7415"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="7415"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10147" w:y="7415"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10080" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19606,306 +19606,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stres</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7881"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7895"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="7895"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7895"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="7895"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="7895"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="7895"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="7895"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="7895"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="7895"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="7895"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="7895"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="7895"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="7895"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="7895"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="7895"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="7895"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="7895"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="7895"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8125"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20082,306 +20082,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předcházet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8361"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8375"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="8375"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8375"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dodržování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="8375"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="8375"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="8375"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="8375"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="8375"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>životního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8375"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="8375"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="8375"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="8375"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="8375"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="8375"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="8375"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9028" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9921" w:y="8375"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9854" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10156" w:y="8375"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10089" w:y="8375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8605"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20779,4652 +20779,4822 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9071"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9085"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9085"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9085"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9085"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="9085"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="9085"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="9085"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="9085"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="9085"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="9085"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="9085"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="9085"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6657" w:y="9085"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6974" w:y="9085"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svým</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="9085"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="9085"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="9085"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednáním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="9085"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ovlivňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9316"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10233" w:y="9085"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obraz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="9316"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="9316"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="9316"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníka,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2620" w:y="9316"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="9316"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobnostní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="9316"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3614" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="9316"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(slušné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="9316"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="9316"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzhled,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="9316"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6705" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7920" w:y="9316"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hygiena…),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="9316"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>péče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="9316"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9662" w:y="9316"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9105" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidlo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9546"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="9316"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čistota</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9781"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9551"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9796"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9796"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9565"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="9796"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="9796"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="9796"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="9796"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="9796"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="9796"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="9796"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="9796"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="9796"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="9796"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7833" w:y="9796"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8601" w:y="9796"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>co</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="9796"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9096" w:y="9796"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="9796"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sběrná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10012" w:y="9796"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9940" w:y="9565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služba,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10026"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>JIT,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="10026"/>
+        <w:framePr w:w="1412" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="9796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitropodniková</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="10026"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="9796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přeprava,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="10026"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="9796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabotáž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
-        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10261"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10031"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10276"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="10276"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="10276"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="10276"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>silniční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="10276"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákladní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="10276"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dopravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4632" w:y="10276"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="10276"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="10276"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="10276"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5745" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5942" w:y="10276"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="10276"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="10276"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="10276"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7291" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="10276"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důsledky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="10276"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>které</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="10276"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrozí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9931" w:y="10276"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidiči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10401" w:y="10276"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="10045"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10506"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10506"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zlodějů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="10506"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pašeráků,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="10506"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převaděčů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="10506"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="10506"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10506"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="10506"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5299" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prevence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="10506"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="10506"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6350" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontroly,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="10506"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rizikové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="10506"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>země</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="10506"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="10506"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="10276"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10741"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10977"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zkouškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="10977"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10977"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="10977"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10977"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="10977"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="10977"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="10977"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10977"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="10977"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="10746"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11212"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="11212"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="11212"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="11212"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>týkajících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="11212"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="11212"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="11212"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řidiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="11212"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="11212"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="11212"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11447"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11217"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5841" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>variantách.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6878" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úloha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>definovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="11452"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zejména</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autorizovaná</w:t>
-[...5 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="11682"/>
+        <w:t>následujícími</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parametry:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Délka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2836" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přepravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dnech),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řidičů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>trasa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6374" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>apod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úkolem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7665" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>správný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="11913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>režim</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="11913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řidiče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="11913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="11913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>případové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="11913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>studie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12148"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouškou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="12383"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>týkajících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přepravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="12618"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12853"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouškou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>1e)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="13089"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ukládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="873" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="13324"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13559"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ukládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="13573"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="11682"/>
-[...441 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9830" w:y="11913"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7017" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7987" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="2319" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="13573"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obrázků/nákresů/fotografií</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ilustrujících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>druhy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3316" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(palety;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IBC;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stroj;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>železo…)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6964" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7723" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>druzích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(otevřené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10022" w:y="13804"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidlo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plachtový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>návěs,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skříňová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nástavba…).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednom</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vylosovaném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příkladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7766" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>navrhne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="14034"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12143"/>
-[...58 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9302" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="14034"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(tvarové/silové,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2548" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>způsob</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úvazu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5073" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>upevňovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aj.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdůvodní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8520" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>navržené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="14265"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14495"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14730"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ukládání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6302" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zadá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úlohu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7684" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8606" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počtu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9153" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vázacích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="14745"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvků.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="14975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>navrhne</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="14975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="14975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vysvětlí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="14975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řešení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15210"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouškou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="15681"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...66 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12613"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zkouškou</w:t>
+        <w:t>bodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="12613"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>dle</w:t>
+        <w:t>2a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="12613"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>bodu</w:t>
+        <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="12613"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>1d)</w:t>
+        <w:t>ověřují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="12613"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>se</w:t>
+        <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="12613"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>ověřují</w:t>
+        <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="12613"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>následující</w:t>
+        <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="12613"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="15681"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>kompetence</w:t>
-[...32 lines deleted...]
-        </w:rPr>
         <w:t>kritéria:</w:t>
-      </w:r>
-[...1885 lines deleted...]
-        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25516,3754 +25686,3584 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="5726" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="5726" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5491" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontrola</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>před</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jízdou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="2159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1108" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>týkajících</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řidiče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(nastavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="2394"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotky)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zkouškou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="2159"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="2159"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="2159"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>2a)</w:t>
+        <w:t>2b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="2159"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2126" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="2159"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="2159"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="2159"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2159"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="2159"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2394"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="2394"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyšších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řidičských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dovedností</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="3100"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3335"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plochu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4555" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tuto</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>je</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřována</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zejména</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9321" w:y="3570"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>schopnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řidiče</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="566" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>manipulovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidlem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>omezeném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4032" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostoru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(couvání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>otáčení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>klesání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7219" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stoupání,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajíždění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8956" w:y="3801"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="2394"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="2394"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9129" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyjíždění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="3801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k/od</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rampy/terminálu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>parkování).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4266"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkouškou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřují</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>následující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="4501"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="4737"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vozidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="2394"/>
-[...33 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="2394"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohledem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ekonomiku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jízdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="4737"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="2394"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="4737"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="2394"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5054" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5462" w:y="4737"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="662" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ohledem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zásady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jízdy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="4972"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="4972"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="2394"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="4972"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2629"/>
-[...67 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="2629"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aplikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="840" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyšších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řidičských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dovedností</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4377" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nákladního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7046" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>b),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7339" w:y="5207"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vypracuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2928" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>této</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>části</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontrolní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5395" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>list,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zahrnující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6676" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jednotlivá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušená</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="5677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Trasy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="585" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zahrnovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rychlostní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komunikaci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dálnici</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podobnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7060" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komunikaci,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8174" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>běžnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8889" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komunikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9945" w:y="5913"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mimo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="801" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>intenzitě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provozu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všechny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>druhy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4334" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>městských</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komunikací,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zahrnující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7382" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>různé</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>potíže,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="6143"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="2629"/>
-[...118 lines deleted...]
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2865"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="6143"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řidič</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>může</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="576" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>setkat,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odstavnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>či</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>manipulační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plochu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umožňující</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5208" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ověřit</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>složitější</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>manévrování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="6373"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vozidlem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokázat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předložením</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tras</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktickou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>část</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>že</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkouška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bude</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>probíhat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10305" w:y="6609"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>všech</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="609" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>druzích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>komunikací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadovanými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="6839"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úkony.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7074"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P38"/>
-[...3092 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8107"/>
+        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7872"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8107"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7872"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8447"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8212"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -29274,79 +29274,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10171"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9936"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10171"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9936"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10511"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10276"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -29368,51 +29368,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -30404,51 +30404,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8068" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -30463,51 +30463,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8068" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -31150,51 +31150,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 60 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -31660,51 +31660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32289,84 +32289,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ministerstvo dopravy České republiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Řidič silniční nákladní dopravy, 20.9.2026 6:40:21</w:t>
+        <w:t>Řidič silniční nákladní dopravy, 4.11.2026 9:51:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05A8382C"/>
+    <w:nsid w:val="7A8C5802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>