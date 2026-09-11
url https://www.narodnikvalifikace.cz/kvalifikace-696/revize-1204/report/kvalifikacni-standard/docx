--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BA69928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BA69928" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BA69928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C6E3C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C6E3C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C6E3C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 13.6.2026 11:21:06</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10891,51 +10891,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 13.6.2026 11:21:06</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18521,51 +18521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>archivovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 13.6.2026 11:21:06</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18982,51 +18982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Magdalena Chmelařová, Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 13.6.2026 11:21:06</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>