--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47C6E3C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47C6E3C1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47C6E3C1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2ED83051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2ED83051" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2ED83051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1972,221 +1972,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4006"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4020"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>magisterského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studijního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="4020"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učitelského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="4020"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="4020"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absolvent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="4020"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>magisterského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studijního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -2465,442 +2465,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4500"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4500"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4500"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="4500"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="4500"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pedagogické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="4500"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="4500"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="4500"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="4500"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="4500"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školském</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="4500"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4750"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4750"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4750"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kurzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4750"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="4750"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="4750"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="4750"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="4750"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="4750"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>317/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="4750"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="4750"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="4750"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="4750"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="4750"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10891,51 +10891,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18521,51 +18521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>archivovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18982,51 +18982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ing. Magdalena Chmelařová, Ph.D.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 11.9.2026 19:34:16</w:t>
+        <w:t>Koordinátor v oblasti informačních a komunikačních technologií, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>