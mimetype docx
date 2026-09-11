--- v5 (2026-07-28)
+++ v6 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E740B16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E740B16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E740B16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A7482E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A7482E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A7482E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1798,51 +1798,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2891,51 +2891,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12986,51 +12986,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20782,51 +20782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22342,51 +22342,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22655,51 +22655,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23172,84 +23172,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 28.7.2026 14:09:53</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24CE6E89"/>
+    <w:nsid w:val="0CDD95B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23335,51 +23335,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="682DA91A"/>
+    <w:nsid w:val="3407C9B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>