--- v6 (2026-09-11)
+++ v7 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A7482E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A7482E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A7482E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42B4550E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42B4550E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42B4550E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,68 +796,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 27.10.2026 3:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 8</w:t>
+        <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1798,68 +1798,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 27.10.2026 3:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 8</w:t>
+        <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2891,68 +2891,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 27.10.2026 3:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 8</w:t>
+        <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4067,221 +4067,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4006"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4020"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4020"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>magisterského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studijního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="4020"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>učitelského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="4020"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5534" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="4020"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>absolvent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7593" w:y="4020"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>magisterského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studijního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9859" w:y="4020"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9787" w:y="4020"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>programu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4251"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -4560,442 +4560,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4500"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4500"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4500"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="4500"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>roky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="4500"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pedagogické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="4500"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>praxe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="4500"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="4500"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3984" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>škole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4574" w:y="4500"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="4500"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>školském</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5966" w:y="4500"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="4500"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4735"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4750"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4750"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4750"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>absolvent</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kurzu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4750"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="4750"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="4750"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="4750"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhlášky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="4750"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>č.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="4750"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>317/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="4750"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="4750"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5155" w:y="4750"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5083" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="4750"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="4750"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="4750"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12986,68 +12986,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situace:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 27.10.2026 3:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 8</w:t>
+        <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -20782,68 +20782,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 3 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 27.10.2026 3:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 8</w:t>
+        <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -20918,79 +20918,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8121" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5798" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21002,51 +21002,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat jeden z následujících požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21058,51 +21058,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21117,51 +21117,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské magisterské vzdělání, úspěšné absolvování specializačního studia dle § 9 odst.1 písm. a) vyhlášky č. 317/2005 Sb., o dalším vzdělávání pedagogických pracovníků, akreditační komisi a kariérním systému pedagogických pracovníků, ve znění pozdějších předpisů, minimálně 5 let praxe ICT koordinátor na školách, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21176,51 +21176,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské magisterské vzdělání, profesní kvalifikaci 75-011-T Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, minimálně 5 let praxe ICT koordinátor na školách, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21235,51 +21235,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské magisterské vzdělání, minimálně 5 let praxe v oblasti výuky ICT, odpovídající aktuálnímu obsahu příslušné profesní kvalifikace. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21291,51 +21291,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21347,51 +21347,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -21399,117 +21399,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21521,51 +21462,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21577,51 +21518,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21633,51 +21574,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5251" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21688,79 +21629,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4189" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10502"/>
+        <w:framePr w:w="10766" w:h="4189" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8179"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10502"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8179"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21772,51 +21713,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkušební místnost pro písemnou a praktickou část zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21828,51 +21769,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkušební místnost pro praktickou část zkoušky bude vybavena následujícími pomůckami a ICT prostředky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21884,51 +21825,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">- tabule, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21940,51 +21881,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">- interaktivní dataprojektor s plátnem nebo dataprojektor s interaktivní tabulí (případně dotykovou obrazovkou), </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -21996,51 +21937,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">- multimediální notebook nebo PC, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22052,51 +21993,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">- připojení k internetu, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22108,51 +22049,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- tiskárna,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22164,51 +22105,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">- psací potřeby, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22220,51 +22161,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- papír.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22276,51 +22217,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10843"/>
+        <w:framePr w:w="10766" w:h="3849" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8519"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -22330,80 +22271,246 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12595"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12595"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12935"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13968"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13968"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14308"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 7 hodin (hodinou se rozumí 60 minut). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 27.10.2026 3:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 8</w:t>
+        <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22477,363 +22584,50 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...311 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23172,84 +22966,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 11.9.2026 18:33:08</w:t>
+        <w:t>Koordinátor/koordinátorka v oblasti informačních a komunikačních technologií, 27.10.2026 3:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 8</w:t>
+        <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CDD95B3"/>
+    <w:nsid w:val="18531FA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -23335,51 +23129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3407C9B2"/>
+    <w:nsid w:val="67FB5D69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>