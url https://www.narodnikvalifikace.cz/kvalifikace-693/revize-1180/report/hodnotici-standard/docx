--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FFABD36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FFABD36" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FFABD36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DD96BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DD96BFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DD96BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 13.6.2026 11:20:33</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61B40F39"/>
+    <w:nsid w:val="016C99BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24415F06"/>
+    <w:nsid w:val="3E95ADA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="487DFAA4"/>
+    <w:nsid w:val="07219DA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="539095F1"/>
+    <w:nsid w:val="7077DCE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E77B771"/>
+    <w:nsid w:val="7BEACD97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="56CB1218"/>
+    <w:nsid w:val="5DD74558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>