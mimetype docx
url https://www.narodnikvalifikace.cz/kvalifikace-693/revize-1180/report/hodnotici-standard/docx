--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DD96BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DD96BFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DD96BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32DE5715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32DE5715" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32DE5715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2250,51 +2250,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3491,51 +3491,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4820,51 +4820,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5625,51 +5625,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6242,51 +6242,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9417" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6301,51 +6301,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9417" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6542,51 +6542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6870,51 +6870,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•platné technické normy z oblasti elektrotechniky (ČSN EN 501 10-1, PNE 33 0000-6);</w:t>
+        <w:t>platné technické normy z oblasti elektrotechniky (ČSN EN 501 10-1, PNE 33 0000-6);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7097,51 +7097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•speciální sada izolovaných šroubováků pro práci pod napětím, speciální sada izolovaných stranových klíčů pro práci pod napětím, izolované kleště pro práce pod napětím, nůžky na kabely, odplášťovací nůž, lisovací kleště, gola sada, momentový klíč, zakrývací deky, izolační kolíčky, izolační návleky, izolační kryty, plastové příchytky na upevnění kabelu, propichovací svorky, držák na výměnu pojistek, PB hořák</w:t>
+        <w:t>speciální sada izolovaných šroubováků pro práci pod napětím, speciální sada izolovaných stranových klíčů pro práci pod napětím, izolované kleště pro práce pod napětím, nůžky na kabely, odplášťovací nůž, lisovací kleště, gola sada, momentový klíč, zakrývací deky, izolační kolíčky, izolační návleky, izolační kryty, plastové příchytky na upevnění kabelu, propichovací svorky, držák na výměnu pojistek, PB hořák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7268,51 +7268,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zkoušečka napětí, měřič izolačního odporu, bezkontaktní měřič teploty nebo termovize</w:t>
+        <w:t>zkoušečka napětí, měřič izolačního odporu, bezkontaktní měřič teploty nebo termovize</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7439,51 +7439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vodiče a kabely, svorky, kotevní objímky, kabelové spojky, smršťovací spojka, speciální sada izolačních přikrývek, zákrytů, návleků, kolíčků, omega profilů, izolační fólie</w:t>
+        <w:t>vodiče a kabely, svorky, kotevní objímky, kabelové spojky, smršťovací spojka, speciální sada izolačních přikrývek, zákrytů, návleků, kolíčků, omega profilů, izolační fólie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7846,51 +7846,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 8 až 16 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8419,84 +8419,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Elektroservis-Jan Sládek a spol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér prací pod napětím NN do 1000V, 11.9.2026 19:17:35</w:t>
+        <w:t>Montér prací pod napětím NN do 1000V, 27.10.2026 4:38:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="016C99BF"/>
+    <w:nsid w:val="624AFE77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8582,51 +8582,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E95ADA1"/>
+    <w:nsid w:val="709F1179"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8712,51 +8712,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="07219DA0"/>
+    <w:nsid w:val="0EE3ABE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8842,51 +8842,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7077DCE2"/>
+    <w:nsid w:val="3BA0B8BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8972,51 +8972,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7BEACD97"/>
+    <w:nsid w:val="2C104E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9102,51 +9102,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DD74558"/>
+    <w:nsid w:val="66301AF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>