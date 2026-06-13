--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59BD2ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59BD2ACA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59BD2ACA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14823C11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14823C11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14823C11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 29.4.2026 0:25:07</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 13.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 29.4.2026 0:25:07</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 13.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 29.4.2026 0:25:07</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 13.6.2026 11:19:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>