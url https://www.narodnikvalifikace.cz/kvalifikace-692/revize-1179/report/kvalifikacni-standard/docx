--- v1 (2026-06-13)
+++ v2 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14823C11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14823C11" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14823C11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72DE83C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72DE83C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72DE83C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.10.2015 do: 06.06.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 13.6.2026 11:19:15</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 3.8.2026 9:02:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1817,51 +1817,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Autorizovaná osoba musí zajistit uchazeči pomoc další osoby (osob) nebo mechanizaci při plnění kritérií praktickým předvedením v kompetencích: g11.A.1126 Zhotovování hliněných podlah, g11.A.1127 Zhotovování hliněných svislých zděných konstrukcí, g11.A.1128 Zhotovování hliněných svislých monolitických konstrukcí, g11.A.1125 Zhotovování hliněných výplní stropů, g11.D.4011 Vytyčování stavby, g11.A.1042 Stavba kozového lešení, práce na lešení. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 13.6.2026 11:19:15</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 3.8.2026 9:02:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2446,51 +2446,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Sdružení hliněného stavitelství, o. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovitel hliněných staveb – zedník, 13.6.2026 11:19:15</w:t>
+        <w:t>Zhotovitel hliněných staveb – zedník, 3.8.2026 9:02:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>