--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F4B27A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F4B27A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F4B27A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61100126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61100126" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61100126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 13.6.2026 13:30:08</w:t>
+        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11427,51 +11427,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 13.6.2026 13:30:08</w:t>
+        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 13.6.2026 13:30:08</w:t>
+        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16631,51 +16631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 13.6.2026 13:30:08</w:t>
+        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>