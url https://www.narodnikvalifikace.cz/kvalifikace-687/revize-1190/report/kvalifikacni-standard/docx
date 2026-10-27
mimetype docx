--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61100126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61100126" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61100126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB731C80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB731C80" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB731C80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.04.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
+        <w:t>Pletař, 27.10.2026 2:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4990,918 +4990,918 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7721"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7735"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="7735"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7735"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sleduje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7735"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletařských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="7735"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="7735"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="7735"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="7735"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>signalizační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="7735"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="7735"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="7735"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přetrhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7372" w:y="7735"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="7735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7971"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7985"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7985"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7985"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontroluje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="7985"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>části</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="7985"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletařských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="7985"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>strojů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="7985"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="7985"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="7985"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="7985"/>
+        <w:framePr w:w="754" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="7985"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7526" w:y="7985"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="7985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstranění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8220"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8235"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8235"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8235"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontroluje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="8235"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>používaný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="8235"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="8235"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="8235"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="8235"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4924" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chyby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5577" w:y="8235"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="8235"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6614" w:y="8235"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="8235"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odstraňuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7776" w:y="8235"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7704" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="8235"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="8235"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příčiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8470"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
-[...16 lines deleted...]
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8484"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8484"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontroluje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalitu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8484"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyráběné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="8484"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pleteniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="8484"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3672" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="8484"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletařského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="8484"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="8484"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>identifikuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7152" w:y="8484"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chyby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="8484"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7660" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="8484"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletenině</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="8484"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="8484"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9192" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9422" w:y="8484"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="8484"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletařském</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6112,476 +6112,476 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chyb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8950"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8964"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8964"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kontroluje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="8964"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pleteniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="8964"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="8964"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="8964"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hustotu,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="8964"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="8964"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4488" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnovním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="8964"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="8964"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souběh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6854" w:y="8964"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6782" w:y="8964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9199"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="721" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="9214"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9214"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>eviduje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1080" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>data</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="9214"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="9214"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průběhu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9214"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3220" w:y="9214"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="9214"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="9214"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převzatého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="9214"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="9214"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="9214"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyplnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="9214"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7670" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průvodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8788" w:y="9214"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8716" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>visaček,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="9214"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="9214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>evidence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9444"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6707,306 +6707,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kg)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9679"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9694"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="9694"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9694"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udržuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pořádek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="9694"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="9694"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovišti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="9694"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čistí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="9694"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pletařský</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="9694"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="9694"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="9694"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provádí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="9694"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="9694"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednoduchou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7430" w:y="9694"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7363" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údržbu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="9694"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8030" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8270" w:y="9694"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8203" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podává</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="9694"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>slovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9566" w:y="9694"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="9694"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vysvětlení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9929"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11427,51 +11427,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>činnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
+        <w:t>Pletař, 27.10.2026 2:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15946,51 +15946,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
+        <w:t>Pletař, 27.10.2026 2:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16631,51 +16631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pletař, 11.9.2026 19:53:38</w:t>
+        <w:t>Pletař, 27.10.2026 2:47:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>