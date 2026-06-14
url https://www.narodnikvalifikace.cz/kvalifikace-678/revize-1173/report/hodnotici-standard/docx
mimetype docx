--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D0744D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D0744D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D0744D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40DC89B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40DC89B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40DC89B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4983,51 +4983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8915,51 +8915,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10767,51 +10767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11340,84 +11340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.4.2026 16:30:19</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DF1206A"/>
+    <w:nsid w:val="58CE7AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11503,51 +11503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AE19DE5"/>
+    <w:nsid w:val="79C23185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>