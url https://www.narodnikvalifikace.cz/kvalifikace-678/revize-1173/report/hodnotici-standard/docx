--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40DC89B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40DC89B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40DC89B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5376B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5376B86B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5376B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4983,51 +4983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8915,51 +8915,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10767,51 +10767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11340,84 +11340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 14.6.2026 23:58:59</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58CE7AA3"/>
+    <w:nsid w:val="2DD63DAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11503,51 +11503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79C23185"/>
+    <w:nsid w:val="6CFFC921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>