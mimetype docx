--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5376B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5376B86B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5376B86B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77C041BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77C041BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77C041BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1181,51 +1181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 26.07.2016 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2291,51 +2291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4983,51 +4983,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6238,51 +6238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7856,51 +7856,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8915,51 +8915,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10767,51 +10767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 24 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11340,84 +11340,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola stavebních řemesel Brno-Bosonohy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 30.7.2026 7:27:09</w:t>
+        <w:t>Stavební klempíř pro tvarově a řemeslně náročné prvky a konstrukce, 13.9.2026 18:48:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2DD63DAF"/>
+    <w:nsid w:val="70652153"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11503,51 +11503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CFFC921"/>
+    <w:nsid w:val="7037A6F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>