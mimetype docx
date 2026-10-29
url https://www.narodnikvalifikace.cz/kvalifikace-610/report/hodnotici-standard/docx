--- v4 (2026-09-14)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25060F8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25060F8D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25060F8D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3904EF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3904EF30" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3904EF30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,68 +965,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka výplní stavebních otvorů, 14.9.2026 8:54:38</w:t>
+        <w:t>Montér/montérka výplní stavebních otvorů, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 8</w:t>
+        <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2109,68 +2109,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka výplní stavebních otvorů, 14.9.2026 8:54:38</w:t>
+        <w:t>Montér/montérka výplní stavebních otvorů, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 8</w:t>
+        <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3432,68 +3432,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka výplní stavebních otvorů, 14.9.2026 8:54:38</w:t>
+        <w:t>Montér/montérka výplní stavebních otvorů, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 8</w:t>
+        <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12847,68 +12847,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka výplní stavebních otvorů, 14.9.2026 8:54:38</w:t>
+        <w:t>Montér/montérka výplní stavebních otvorů, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 8</w:t>
+        <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14171,80 +14171,909 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="7420" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7550"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7550"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s výučním listem v příbuzném oboru vzdělání ze skupiny stavebnictví + střední vzdělání s maturitní zkouškou (v jiném oboru vzdělání) a alespoň 5 let odborné praxe v řídicích činnostech v oblasti stavební výroby nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti stavební výroby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru pozemní stavby nebo stavitelství a alespoň 5 let odborné praxe v řídicích činnostech v oblasti stavební výroby nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti stavební výroby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vyšší odborné vzdělání v oblasti pozemní stavby a alespoň 5 let odborné praxe v řídicích činnostech v oblasti stavební výroby nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti stavební výroby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání se zaměřením na pozemní stavby a alespoň 5 let odborné praxe v řídicích činnostech v oblasti stavební výroby nebo ve funkci učitele odborných předmětů v oblasti stavební výroby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Profesní kvalifikace 36-054-H Montér/montérka výplní stavebních otvorů + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti stavební výroby. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6873" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8098"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka výplní stavebních otvorů, 14.9.2026 8:54:38</w:t>
+        <w:t>Montér/montérka výplní stavebních otvorů, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 8</w:t>
+        <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -14319,135 +15148,135 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9744" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="8596" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Pracoviště umožňující realizaci zkoušek vybavené potřebnými stavebními materiály, mechanizmy pro přípravu stavebních směsí a dopravu materiálů a pomocnými zařízeními (lešením) odpovídajícími požadavkům BOZP a hygienickým předpisům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -14458,828 +15287,1157 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="1"/>
-[...293 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
-          <w:u w:val="none"/>
+          <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Vybavení pracoviště:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...117 lines deleted...]
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Měřidla:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> dřevěný skládací metr délky 2 m, vodováha délky 2 m, hadicová vodováha, laserová vodováha se stativem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Nářadí a zařízení:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t xml:space="preserve"> úhelník, nůžky na stříhání plechu ruční a elektrické, univerzální odlamovaní nůž, pila ocaska, prořezávací pila, špachtle šíře 300 mm, štětec plochý šíře 10 mm, vědro, lis na kartuše, kladívko 200 g, kleště kombinované, kleště na molly hmoždinky, hladítko nerez 350 mm, sada vrtáků do betonu, sada vrtáků na kov, akumulační vrtačka, úhlová bruska, vrtací kladivo, sponkovací pistole, elektrický prodlužovací kabel délky 25 m – 230V</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Elektrické ruční míchadlo na přípravu stavebních hmot, aplikátor na montážní pěnu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Pomůcky:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+        <w:t xml:space="preserve"> stavební vědro a maltovník, vanička na míchání tmelu, šňůra zednická „brnkací“, tužka tesařská, zednické skoby, klíny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Materiál: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>plastové nebo dřevěné EURO okno, ocelová dveřní zárubeň, obložková dveřní zárubeň (dřevěná nebo laminátová), dřevěné nebo laminátové interiérové dveřní křídlo, ocelové protipožární dveře, garážová vrata, interiérová parapetní deska laminátová, venkovní okenní parapet laminátový nebo plechový, kotvící prvky, pórobetonové tvárnice pro provedení vyzdívky meziokenní vložky, těsnící prvky, zámky a kování pro okna a dveře, montážní polyuretanová pěna, akrylový tmel, montážní lepidlo na bázi syntetického kaučuku, vyrovnávací a spárovací tmel, suchá omítková a maltová směs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>– Zdroj elektrické energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>– Projektová dokumentace související s hodnocenými činnostmi, předepsané technologické postupy a informační materiály (např. technické listy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>– Pomocný personál a úklidové prostředky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí zajistit, aby pracoviště byla uspořádána a vybavena tak, aby pracovní podmínky pro realizaci zkoušky z hlediska BOZP odpovídaly bezpečnostním požadavkům a hygienickým limitům na pracovní prostředí a pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10977"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10977"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11317"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12350"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12350"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12690"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 14 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka výplní stavebních otvorů, 14.9.2026 8:54:38</w:t>
+        <w:t>Montér/montérka výplní stavebních otvorů, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 8</w:t>
+        <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -15353,1414 +16511,50 @@
                     <pic:cNvPr id="14" name="Picture 14"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...1362 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -17155,84 +16949,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka výplní stavebních otvorů, 14.9.2026 8:54:38</w:t>
+        <w:t>Montér/montérka výplní stavebních otvorů, 29.10.2026 16:08:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 8</w:t>
+        <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1976B38F"/>
+    <w:nsid w:val="29B5965A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17318,51 +17112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C463B39"/>
+    <w:nsid w:val="4CAA602C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>