--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R780664FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR780664FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR780664FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB12D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB12D9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB12D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 28.7.2026 10:24:02</w:t>
+        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 28.7.2026 10:24:02</w:t>
+        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3148,51 +3148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 28.7.2026 10:24:02</w:t>
+        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12410,51 +12410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>venkovní:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 28.7.2026 10:24:02</w:t>
+        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14125,51 +14125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 28.7.2026 10:24:02</w:t>
+        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15489,51 +15489,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 28.7.2026 10:24:02</w:t>
+        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15950,84 +15950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz podnikatelů ve stavebnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 28.7.2026 10:24:02</w:t>
+        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4545670B"/>
+    <w:nsid w:val="636B04C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16113,51 +16113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12E6DC50"/>
+    <w:nsid w:val="4CE0AFD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>