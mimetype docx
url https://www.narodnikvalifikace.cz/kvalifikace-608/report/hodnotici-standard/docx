--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB12D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB12D9A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB12D9A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FB6A27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FB6A27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FB6A27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář; Zedník</w:t>
+        <w:t>Zedník; Omítkář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
+        <w:t>Omítkář/omítkářka, 27.10.2026 1:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
+        <w:t>Omítkář/omítkářka, 27.10.2026 1:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3148,51 +3148,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
+        <w:t>Omítkář/omítkářka, 27.10.2026 1:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12410,51 +12410,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>venkovní:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
+        <w:t>Omítkář/omítkářka, 27.10.2026 1:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13344,79 +13344,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8337" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7320"/>
+        <w:framePr w:w="10766" w:h="5779" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7320"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7320"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13428,51 +13428,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13484,51 +13484,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13543,51 +13543,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zedník + střední vzdělání s maturitní zkouškou (v jiném oboru vzdělání) a alespoň 5 let odborné praxe v oblasti realizace pozemních staveb nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13602,51 +13602,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru pozemní stavby nebo stavitelství a alespoň 5 let odborné praxe v oblasti realizace pozemních staveb nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13661,51 +13661,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti pozemní stavby a alespoň 5 let odborné praxe v oblasti realizace pozemních staveb nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13720,51 +13720,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na pozemní stavby a alespoň 5 let odborné praxe v oblasti realizace pozemních staveb nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13776,400 +13776,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je stanoven autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je stanoven autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7790" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
+        <w:framePr w:w="10766" w:h="5231" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7867"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
+        <w:t>Omítkář/omítkářka, 27.10.2026 1:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15489,51 +15374,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
+        <w:t>Omítkář/omítkářka, 27.10.2026 1:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15950,84 +15835,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz podnikatelů ve stavebnictví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Omítkář/omítkářka, 11.9.2026 16:54:24</w:t>
+        <w:t>Omítkář/omítkářka, 27.10.2026 1:16:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="636B04C4"/>
+    <w:nsid w:val="60685FC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16112,185 +15997,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>