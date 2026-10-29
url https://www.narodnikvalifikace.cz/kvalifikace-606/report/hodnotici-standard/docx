--- v5 (2026-09-14)
+++ v6 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R529C53FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR529C53FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR529C53FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R715EBB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR715EBB79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR715EBB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3168,51 +3168,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4065,51 +4065,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4982,51 +4982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5118,79 +5118,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9974" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="7416" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5202,51 +5202,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5258,51 +5258,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5317,51 +5317,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání zámečník, (stavební zámečník, strojní zámečník, provozní zámečník) + střední vzdělání s maturitní zkouškou (v jiném oboru vzdělání) a alespoň 5 let odborné praxe v oblasti stavebně zámečnických prací nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování v oblasti stavebně zámečnických prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5376,51 +5376,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oborech vzdělání stavebnictví nebo strojírenství a strojírenská výroba a alespoň 5 let odborné praxe v oblasti stavebně zámečnických prací nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování v oblasti stavebně zámečnických prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5435,51 +5435,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti stavebnictví nebo strojírenství a alespoň 5 let odborné praxe v oblasti stavebně zámečnických prací nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování v oblasti stavebně zámečnických prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5494,51 +5494,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na pozemní stavby, ocelové konstrukce a alespoň 5 let odborné praxe v oblasti stavebně zámečnických prací nebo ve funkci učitele odborných předmětů, nebo učitele praktického vyučování v oblasti stavebně zámečnických prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5550,107 +5550,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5658,58 +5658,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokáže autorizujícímu orgánu odbornou způsobilost rovněž předložením dokladu o svařování kovů (svářečský průkaz) ‒ základní zkouška ‒ odborná způsobilost podle ČSN 05 0705 Z1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5720,345 +5720,230 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
-        <w:keepLines w:val="1"/>
-[...57 lines deleted...]
-        <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je stanoven autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je stanoven autorizujícím orgánem v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9427" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6868" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10924,51 +10809,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otvorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14831,51 +14716,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>helma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16626,51 +16511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17031,84 +16916,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>OHL ŽS, a. s. ve spolupráci s OSVČ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební zámečník/zámečnice, 14.9.2026 8:54:33</w:t>
+        <w:t>Stavební zámečník/zámečnice, 29.10.2026 16:08:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C6AB6E6"/>
+    <w:nsid w:val="1EB3AD36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17194,51 +17079,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21578BE4"/>
+    <w:nsid w:val="627994EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17323,188 +17208,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>