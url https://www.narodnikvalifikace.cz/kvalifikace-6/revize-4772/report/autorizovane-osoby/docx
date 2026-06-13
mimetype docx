--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8550016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8550016" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8550016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CB247A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CB247A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CB247A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 2:29:54</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1176,581 +1176,581 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Matějková Dagmar</w:t>
+        <w:t>Moravská střední škola s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9962"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chelčického 123, 38601 Strakonice</w:t>
+        <w:t>77200 Olomouc, Pasteurova 935/8a, PSČ 772 00 935/8a,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10522"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
-[...10 lines deleted...]
-        <w:t>Moravská střední škola s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10578"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Mrtýnek Josef</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10522"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
-[...10 lines deleted...]
-        <w:t>77200 Olomouc, Pasteurova 935/8a, PSČ 772 00 935/8a,</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10578"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mezice 107, 78332 Náklo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11139"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11195"/>
-[...10 lines deleted...]
-        <w:t>Mgr. Mrtýnek Josef</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obchodní akademie a Hotelová škola Havlíčkův Brod se sídlem v Havlíčkově Brodě, Bratříků 851, 580 02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11139"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10908"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11195"/>
-[...10 lines deleted...]
-        <w:t>Mezice 107, 78332 Náklo</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10964"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bratříků 851, 58002 Havlíčkův Brod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie a Hotelová škola Havlíčkův Brod se sídlem v Havlíčkově Brodě, Bratříků 851, 580 02</w:t>
+        <w:t>Obchodní akademie Dr. Albína Bráfa, Hotelová škola a Jazyková škola s právem státní jazykové zkoušky Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bratříků 851, 58002 Havlíčkův Brod</w:t>
+        <w:t>Sirotčí 63/4, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie Dr. Albína Bráfa, Hotelová škola a Jazyková škola s právem státní jazykové zkoušky Třebíč</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sirotčí 63/4, 67401 Třebíč</w:t>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:t>SILEX Moravia s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:t>Družstevní 651/43, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13430"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SILEX Moravia s.r.o.</w:t>
+        <w:t>SOU a SOŠ, SČMSD, Znojmo, s.r.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13430"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 651/43, 77900 Olomouc</w:t>
+        <w:t>Přímětická 1812, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14047"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SOU a SOŠ, SČMSD, Znojmo, s.r.o</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14047"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přímětická 1812, 66902 Znojmo</w:t>
+        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14663"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
+        <w:t>Ke Stadionu 623, 19600 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15224"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15280"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště Praha Čakovice</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15280"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15224"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15280"/>
-[...10 lines deleted...]
-        <w:t>Ke Stadionu 623, 19600 Praha 9</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15280"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pohorská 86, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 2:29:54</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1896,1304 +1896,1304 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Městec Králové, T. G. Masaryka 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Pohorská 86, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Městec Králové, T. G. Masaryka 4</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Komenského 86/14, 39701 Písek</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čsl. armády 485, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
-[...10 lines deleted...]
-        <w:t>Čsl. armády 485, 57201 Polička</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
-[...10 lines deleted...]
-        <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Benátky 1779, 75501 Vsetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Litovel, Komenského 677</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Benátky 1779, 75501 Vsetín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komenského  677, 78401 Litovel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Litovel, Komenského 677</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Komenského  677, 78401 Litovel</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola obchodu a služeb</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nám. Ed. Husserla 1, 79655 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Prostějov</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště a Střední odborná škola SČMSD, Žatec, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Nám. Ed. Husserla 1, 79655 Prostějov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hošťálkovo náměstí 132, 43801 Žatec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Střední odborné učiliště a Střední odborná škola SČMSD, Žatec, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště Čáslav, Žižkovo nám. 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>Hošťálkovo náměstí 132, 43801 Žatec</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Náměstí Jana Žižky z Trocnova  75, 28680 Čáslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>Střední odborné učiliště Čáslav, Žižkovo nám. 75</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Náměstí Jana Žižky z Trocnova  75, 28680 Čáslav</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště zemědělské a služeb, Dačice, nám. Republiky 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nám. Republiky 86, 38001 Dačice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Střední odborné učiliště zemědělské a služeb, Dačice, nám. Republiky 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborné učiliště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>nám. Republiky 86, 38001 Dačice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soudní 1672/1a, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Střední odborné učiliště</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Soudní 1672/1a, 14000 Praha 4</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10916"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10972"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10916"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10972"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jana Palacha 711, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11302"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11358"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11588"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11302"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11358"/>
-[...10 lines deleted...]
-        <w:t>Jana Palacha 711, 43401 Most</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11588"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11918"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11974"/>
-[...10 lines deleted...]
-        <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12205"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11918"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11974"/>
-[...10 lines deleted...]
-        <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12205"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12535"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12591"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12821"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola dopravy, obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12535"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12591"/>
-[...10 lines deleted...]
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12821"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klášterní nám. 127, 67201 Moravský Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13151"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13207"/>
-[...10 lines deleted...]
-        <w:t>Střední škola dopravy, obchodu a služeb</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13438"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13151"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13382"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13207"/>
-[...10 lines deleted...]
-        <w:t>Klášterní nám. 127, 67201 Moravský Krumlov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13438"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámecká 1, 56401 Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13824"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
+        <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13768"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13824"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámecká 1, 56401 Žamberk</w:t>
+        <w:t>Univerzitní 3015, 76142 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14154"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14210"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14210"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14154"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14210"/>
-[...10 lines deleted...]
-        <w:t>Univerzitní 3015, 76142 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14210"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14539"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14595"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14826"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14539"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14595"/>
-[...10 lines deleted...]
-        <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14826"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15156"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15387"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15212"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15443"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15156"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15387"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15212"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15443"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 2:29:54</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3360,1121 +3360,1013 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3287"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3343"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3287"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3343"/>
-[...10 lines deleted...]
-        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
+        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
+        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4290"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4290"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4346"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4346"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4290"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4290"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4346"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4346"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4676"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4732"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Žďár nad Sázavou, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4676"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4906"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4732"/>
-[...10 lines deleted...]
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4962"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komenského 972/10, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5292"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5348"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Žďár nad Sázavou, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodu, řemesel, služeb a Základní škola, Ústí nad Labem, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5292"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5348"/>
-[...10 lines deleted...]
-        <w:t>Komenského 972/10, 59101 Žďár nad Sázavou</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Keplerova 315/7, 40007 Krásné Březno, Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5909"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6363"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5965"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodu, řemesel, služeb a Základní škola, Ústí nad Labem, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6419"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5909"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6363"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5965"/>
-[...10 lines deleted...]
-        <w:t>Keplerova 315/7, 40007 Krásné Březno, Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6419"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6749"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6980"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6805"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6749"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6980"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6805"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7036"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7366"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7596"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7422"/>
-[...10 lines deleted...]
-        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7652"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7366"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7596"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7422"/>
-[...10 lines deleted...]
-        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7652"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7982"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8213"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8038"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8269"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7982"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8213"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8038"/>
-[...10 lines deleted...]
-        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8269"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8599"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8829"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8655"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8885"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8599"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8829"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8655"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8885"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9215"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9271"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9215"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9271"/>
-[...10 lines deleted...]
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9608"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9664"/>
-[...10 lines deleted...]
-        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9608"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9664"/>
-[...10 lines deleted...]
-        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10224"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10224"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10280"/>
-[...10 lines deleted...]
-        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10841"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Střední škola, Bohumín, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vičanová Vlasta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10841"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10897"/>
-[...10 lines deleted...]
-        <w:t>Husova 283, 73581 Bohumín</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>58835 Vílanec 89,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11226"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodičková Zdenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11226"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11282"/>
-[...10 lines deleted...]
-        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rovinka 155, 76311 Zlín - Lužkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11843"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11899"/>
-[...10 lines deleted...]
-        <w:t>Vičanová Vlasta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zapalač Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11843"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11899"/>
-[...107 lines deleted...]
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12901"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 29.4.2026 2:29:54</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>