--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CB247A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CB247A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CB247A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F85247E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F85247E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F85247E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1338,419 +1338,419 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie Dr. Albína Bráfa, Hotelová škola a Jazyková škola s právem státní jazykové zkoušky Třebíč</w:t>
+        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11525"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11581"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sirotčí 63/4, 67401 Třebíč</w:t>
+        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obchodní akademie, Vyšší odborná škola zdravotnická a Střední zdravotnická škola, Střední odborná škola služeb a Jazyková škola s právem státní jazykové zkoušky Jihlava</w:t>
+        <w:t>SILEX Moravia s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karoliny Světlé 4428/2, 58601 Jihlava</w:t>
+        <w:t>Družstevní 651/43, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SILEX Moravia s.r.o.</w:t>
+        <w:t>SOU a SOŠ, SČMSD, Znojmo, s.r.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Družstevní 651/43, 77900 Olomouc</w:t>
+        <w:t>Přímětická 1812, 66902 Znojmo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13430"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>SOU a SOŠ, SČMSD, Znojmo, s.r.o</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13430"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přímětická 1812, 66902 Znojmo</w:t>
+        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14047"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště obchodu a služeb, Chrudim, Čáslavská 205</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště Praha Čakovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14047"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Čáslavská 205, 53701 Chrudim</w:t>
+        <w:t>Ke Stadionu 623, 19600 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14607"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14663"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště Praha Čakovice</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14663"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14607"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
-[...10 lines deleted...]
-        <w:t>Ke Stadionu 623, 19600 Praha 9</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pohorská 86, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15224"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15280"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Městec Králové, T. G. Masaryka 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15224"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15280"/>
-[...10 lines deleted...]
-        <w:t>Pohorská 86, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1917,1283 +1917,1283 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Městec Králové, T. G. Masaryka 4</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
+        <w:t>Komenského 86/14, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Písek, Komenského 86</w:t>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Komenského 86/14, 39701 Písek</w:t>
+        <w:t>Čsl. armády 485, 57201 Polička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a Střední odborné učiliště, Polička, Čs. armády 485</w:t>
+        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Čsl. armády 485, 57201 Polička</w:t>
+        <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Základní škola, Město Albrechtice, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t>Nemocniční 117/11, 79395 Město Albrechtice</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Benátky 1779, 75501 Vsetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola Litovel, Komenského 677</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4751"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Benátky 1779, 75501 Vsetín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4807"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Komenského  677, 78401 Litovel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola Litovel, Komenského 677</w:t>
+        <w:t>Střední odborná škola obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Komenského  677, 78401 Litovel</w:t>
+        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola obchodu a služeb</w:t>
+        <w:t>Střední odborná škola Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štursova 904/14, 77900 Olomouc</w:t>
+        <w:t>Nám. Ed. Husserla 1, 79655 Prostějov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola Prostějov</w:t>
+        <w:t>Střední odborné učiliště a Střední odborná škola SČMSD, Žatec, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6600"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nám. Ed. Husserla 1, 79655 Prostějov</w:t>
+        <w:t>Hošťálkovo náměstí 132, 43801 Žatec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště a Střední odborná škola SČMSD, Žatec, s.r.o.</w:t>
+        <w:t>Střední odborné učiliště Čáslav, Žižkovo nám. 75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hošťálkovo náměstí 132, 43801 Žatec</w:t>
+        <w:t xml:space="preserve">Náměstí Jana Žižky z Trocnova  75, 28680 Čáslav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště Čáslav, Žižkovo nám. 75</w:t>
+        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Náměstí Jana Žižky z Trocnova  75, 28680 Čáslav</w:t>
+        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště DAKOL, s.r.o.</w:t>
+        <w:t>Střední odborné učiliště zemědělské a služeb, Dačice, nám. Republiky 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">Petrovice u Karviné  570, 73572 Petrovice u Karviné</w:t>
+        <w:t>nám. Republiky 86, 38001 Dačice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště zemědělské a služeb, Dačice, nám. Republiky 86</w:t>
+        <w:t>Střední odborné učiliště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>nám. Republiky 86, 38001 Dačice</w:t>
+        <w:t>Soudní 1672/1a, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborné učiliště</w:t>
+        <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Soudní 1672/1a, 14000 Praha 4</w:t>
+        <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
+        <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
+        <w:t>Jana Palacha 711, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10916"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10972"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
+        <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10916"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10972"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Palacha 711, 43401 Most</w:t>
+        <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11588"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
+        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11532"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11588"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
+        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
+        <w:t>Střední škola dopravy, obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12149"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12205"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Charbulova 1072/106, 61800 Brno</w:t>
+        <w:t>Klášterní nám. 127, 67201 Moravský Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12765"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12821"/>
-[...10 lines deleted...]
-        <w:t>Střední škola dopravy, obchodu a služeb</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12821"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12765"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12765"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12821"/>
-[...10 lines deleted...]
-        <w:t>Klášterní nám. 127, 67201 Moravský Krumlov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12821"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zámecká 1, 56401 Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13382"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13438"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomická a technická Žamberk</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13207"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13382"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13151"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13438"/>
-[...10 lines deleted...]
-        <w:t>Zámecká 1, 56401 Žamberk</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13207"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Univerzitní 3015, 76142 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13768"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13537"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13824"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13593"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13768"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13537"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13824"/>
-[...10 lines deleted...]
-        <w:t>Univerzitní 3015, 76142 Zlín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13593"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14210"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
+        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14210"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
+        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14770"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14826"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14826"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14770"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14770"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14826"/>
-[...10 lines deleted...]
-        <w:t>Dvorská 447/29, 46005 Liberec</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14826"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15387"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15443"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15212"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15387"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15156"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15443"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15212"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3339,1034 +3339,980 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
-[...10 lines deleted...]
-        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
+        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
+        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4290"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4346"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Žďár nad Sázavou, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4290"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4346"/>
-[...10 lines deleted...]
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komenského 972/10, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4906"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4962"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Žďár nad Sázavou, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodu, řemesel, služeb a Základní škola, Ústí nad Labem, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4906"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4962"/>
-[...10 lines deleted...]
-        <w:t>Komenského 972/10, 59101 Žďár nad Sázavou</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Keplerova 315/7, 40007 Krásné Březno, Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5523"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodu, řemesel, služeb a Základní škola, Ústí nad Labem, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5523"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5579"/>
-[...10 lines deleted...]
-        <w:t>Keplerova 315/7, 40007 Krásné Březno, Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6363"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6419"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6650"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6363"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6419"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6650"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6980"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7036"/>
-[...10 lines deleted...]
-        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7266"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6980"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7036"/>
-[...10 lines deleted...]
-        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7266"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7596"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7652"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7596"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7652"/>
-[...10 lines deleted...]
-        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8213"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8443"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8269"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8499"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8213"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8443"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8269"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8499"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8829"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8885"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8829"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8885"/>
-[...10 lines deleted...]
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9222"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9222"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9278"/>
-[...10 lines deleted...]
-        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9894"/>
-[...10 lines deleted...]
-        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vičanová Vlasta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
-[...10 lines deleted...]
-        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>58835 Vílanec 89,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Vičanová Vlasta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodičková Zdenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>58835 Vílanec 89,</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rovinka 155, 76311 Zlín - Lužkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
-[...10 lines deleted...]
-        <w:t>Vodičková Zdenka</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zapalač Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 13.6.2026 8:13:45</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>