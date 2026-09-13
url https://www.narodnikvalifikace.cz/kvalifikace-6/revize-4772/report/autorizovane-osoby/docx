--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F85247E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F85247E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F85247E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC60BE41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC60BE41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC60BE41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.9.2026 13:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">T. G. Masaryka  4, 28903 Městec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.9.2026 13:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2490,710 +2490,764 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nám. Republiky 86, 38001 Dačice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9122"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborné učiliště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9066"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
-[...10 lines deleted...]
-        <w:t>Soudní 1672/1a, 14000 Praha 4</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9122"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Soudní 988/1, 14000 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9683"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9739"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední pedagogická škola a Střední odborná škola Kladno, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9683"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9739"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Náměstí Edvarda Beneše 2353, 27201 Kladno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10299"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10355"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední průmyslová škola a Střední odborná škola gastronomie a služeb Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10299"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10355"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jana Palacha 711, 43401 Most</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10916"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10972"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola a Vyšší odborná škola cestovního ruchu České Budějovice se sídlem v Českých Budějovicích, Senovážné náměstí 239/12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10916"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10972"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Senovážné nám. 239, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11532"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11588"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11358"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola Brno, Charbulova, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11532"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11302"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11588"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11358"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Charbulova 1072/106, 61800 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12149"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12205"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola dopravy, obchodu a služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12149"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11918"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12205"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11974"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Klášterní nám. 127, 67201 Moravský Krumlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12765"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12821"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomická a technická Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12765"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12535"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12821"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12591"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zámecká 1, 56401 Žamberk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13151"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13207"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12977"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a obchodu Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13151"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13207"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12977"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Univerzitní 3015, 76142 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13537"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13593"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb Nová Paka, Masarykovo nám. 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13537"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13593"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Masarykovo náměstí 2, 50927 Nová Paka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14154"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14210"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb, Liberec, Dvorská 447/29, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14154"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13923"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14210"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13979"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dvorská 447/29, 46005 Liberec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14770"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14826"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie a služeb, Přerov, Šířava 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14770"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14539"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14826"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Šířava  670/7, 75002 Přerov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15156"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15212"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola gastronomie, farmářství a služeb Jeseník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15156"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14925"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15212"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14981"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>U Jatek 916/8, 79001 Jeseník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15311"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15367"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola gastronomie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15311"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15367"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.9.2026 13:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3338,981 +3392,927 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Střední škola gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>U krbu 521/45, 10000 Praha 10</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hotelnictví, gastronomie a služeb SČMSD Šilheřovice, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3343"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Dolní 356, 74715 Šilheřovice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3343"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t>Střední škola hotelnictví, řemesel a gastronomie, Trutnov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodní a služeb SČMSD, Žďár nad Sázavou, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Pražská  131, 54101 Trutnov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Komenského 972/10, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3904"/>
+        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Jeronýmova České Budějovice, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola obchodu, řemesel, služeb a Základní škola, Ústí nad Labem, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3904"/>
+        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3960"/>
-[...10 lines deleted...]
-        <w:t>Jeronýmova 28/22, 37001 České Budějovice</w:t>
+        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Keplerova 315/7, 40007 Krásné Březno, Ústí nad Labem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4520"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5361"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodní a služeb SČMSD, Žďár nad Sázavou, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5417"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola Pohoda s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4520"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5361"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4576"/>
-[...10 lines deleted...]
-        <w:t>Komenského 972/10, 59101 Žďár nad Sázavou</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5417"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5137"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Střední škola obchodu, řemesel, služeb a Základní škola, Ústí nad Labem, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="831" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5137"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5977"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="704" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5193"/>
-[...10 lines deleted...]
-        <w:t>Keplerova 315/7, 40007 Krásné Březno, Ústí nad Labem</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6033"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5977"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6033"/>
-[...10 lines deleted...]
-        <w:t>Střední škola Pohoda s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6650"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5977"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6594"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6033"/>
-[...10 lines deleted...]
-        <w:t>Na Vinici 2244, 41201 Litoměřice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6650"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6594"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6650"/>
-[...10 lines deleted...]
-        <w:t>Střední škola průmyslová, hotelová, zdravotnická a Vyšší odborná škola Uherské Hradiště</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7266"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6594"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7210"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6650"/>
-[...10 lines deleted...]
-        <w:t>Jiřího z Poděbrad 949, 68601 Uherské Hradiště</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7266"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7210"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7266"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb a řemesel, Stochov, J. Šípka 187</w:t>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7210"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7266"/>
-[...10 lines deleted...]
-        <w:t>Jaroslava Šípka 187, 27303 Stochov</w:t>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7883"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7827"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7883"/>
-[...10 lines deleted...]
-        <w:t>Střední škola služeb, obchodu a gastronomie</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7827"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7883"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Velká   3, 50341 Hradec Králové</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8443"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8499"/>
-[...10 lines deleted...]
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8443"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8499"/>
-[...10 lines deleted...]
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Střední škola techniky a služeb, Karviná, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
-[...10 lines deleted...]
-        <w:t>Tř. Osvobození 60/1111, 73506 Karviná</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Střední škola zemědělská a potravinářská, Klatovy, Národních mučedníků 141</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vičanová Vlasta</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
-[...10 lines deleted...]
-        <w:t>Národních Mučedníků 141, 33901 Klatovy</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>58835 Vílanec 89,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vodičková Zdenka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
-[...10 lines deleted...]
-        <w:t>28. října 2707, 47006 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rovinka 155, 76311 Zlín - Lužkovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10685"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10741"/>
-[...10 lines deleted...]
-        <w:t>Vičanová Vlasta</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zapalač Karel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10685"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10741"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-        <w:rPr>
-[...52 lines deleted...]
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hronovická 2877, 53302 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kuchař/kuchařka teplých pokrmů, 30.7.2026 7:23:22</w:t>
+        <w:t>Kuchař/kuchařka teplých pokrmů, 13.9.2026 13:29:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>