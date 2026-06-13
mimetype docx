--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12449E2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12449E2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12449E2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3121A77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3121A77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3121A77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 29.4.2026 1:32:32</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 11:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1112,51 +1112,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Zkouška musí odpovídat reálným pracovním činnostem seřizovače konvenčních obráběcích strojů v podmínkách sériové výroby, kde zaučení pracovníci obsluhují seřízené konvenční obráběcí stroje s příslušenstvím, odpovídajícím tomuto druhu výroby, zabezpečujícím vyšší produktivitu současným nasazením většího počtu nástrojů, zkrácením vedlejších časů zrychlením upínání obrobků použitím nejrůznějších upínacích přípravků či mechanizovaným upínáním, upínáním obrobků průběhu obrábění apod. Typickými příklady strojů jsou např. revolverové soustruhy, vícevřetenové či řadové vrtačky, běžné horizontální frézky avšak osazené sadou fréz různého průměru, šířky a tvaru (popř. téhož průměru, šířky a tvaru), vybavené dvoupolohovým otočným stolem a dvojicí upínadel, umožňující současné obrábění několika obrobků s jejich upínáním ve strojním čase. Další možností jsou specializované druhy soustruhů, vrtaček, frézek a brusek, protahovačky, jednoúčelové obráběcí stroje apod. Podmínky zkoušky požadují seřízení dvou strojů různých technologií obrábění. Za splnění požadavků praktické části zkoušky nelze považovat např. pouhé osazení univerzálního hrotového soustruhu několika noži a vrtákem v koníku s nastavením dorazu podélného posuvu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 29.4.2026 1:32:32</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 11:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1573,51 +1573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 29.4.2026 1:32:32</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 11:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>