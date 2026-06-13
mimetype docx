--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3121A77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3121A77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3121A77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FB248D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FB248D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FB248D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 11:15:35</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 13:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1112,51 +1112,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Zkouška musí odpovídat reálným pracovním činnostem seřizovače konvenčních obráběcích strojů v podmínkách sériové výroby, kde zaučení pracovníci obsluhují seřízené konvenční obráběcí stroje s příslušenstvím, odpovídajícím tomuto druhu výroby, zabezpečujícím vyšší produktivitu současným nasazením většího počtu nástrojů, zkrácením vedlejších časů zrychlením upínání obrobků použitím nejrůznějších upínacích přípravků či mechanizovaným upínáním, upínáním obrobků průběhu obrábění apod. Typickými příklady strojů jsou např. revolverové soustruhy, vícevřetenové či řadové vrtačky, běžné horizontální frézky avšak osazené sadou fréz různého průměru, šířky a tvaru (popř. téhož průměru, šířky a tvaru), vybavené dvoupolohovým otočným stolem a dvojicí upínadel, umožňující současné obrábění několika obrobků s jejich upínáním ve strojním čase. Další možností jsou specializované druhy soustruhů, vrtaček, frézek a brusek, protahovačky, jednoúčelové obráběcí stroje apod. Podmínky zkoušky požadují seřízení dvou strojů různých technologií obrábění. Za splnění požadavků praktické části zkoušky nelze považovat např. pouhé osazení univerzálního hrotového soustruhu několika noži a vrtákem v koníku s nastavením dorazu podélného posuvu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 11:15:35</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 13:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1573,51 +1573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 11:15:35</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 13:23:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>