--- v2 (2026-06-13)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FB248D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FB248D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FB248D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AFE7910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AFE7910" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AFE7910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 13:23:41</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 4:47:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1112,51 +1112,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Zkouška musí odpovídat reálným pracovním činnostem seřizovače konvenčních obráběcích strojů v podmínkách sériové výroby, kde zaučení pracovníci obsluhují seřízené konvenční obráběcí stroje s příslušenstvím, odpovídajícím tomuto druhu výroby, zabezpečujícím vyšší produktivitu současným nasazením většího počtu nástrojů, zkrácením vedlejších časů zrychlením upínání obrobků použitím nejrůznějších upínacích přípravků či mechanizovaným upínáním, upínáním obrobků průběhu obrábění apod. Typickými příklady strojů jsou např. revolverové soustruhy, vícevřetenové či řadové vrtačky, běžné horizontální frézky avšak osazené sadou fréz různého průměru, šířky a tvaru (popř. téhož průměru, šířky a tvaru), vybavené dvoupolohovým otočným stolem a dvojicí upínadel, umožňující současné obrábění několika obrobků s jejich upínáním ve strojním čase. Další možností jsou specializované druhy soustruhů, vrtaček, frézek a brusek, protahovačky, jednoúčelové obráběcí stroje apod. Podmínky zkoušky požadují seřízení dvou strojů různých technologií obrábění. Za splnění požadavků praktické části zkoušky nelze považovat např. pouhé osazení univerzálního hrotového soustruhu několika noži a vrtákem v koníku s nastavením dorazu podélného posuvu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 13:23:41</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 4:47:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1573,51 +1573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 13.6.2026 13:23:41</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 4:47:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>