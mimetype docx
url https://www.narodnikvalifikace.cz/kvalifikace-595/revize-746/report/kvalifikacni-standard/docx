--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AFE7910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AFE7910" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AFE7910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R685FFE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR685FFE1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR685FFE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 4:47:35</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 6:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1112,51 +1112,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Zkouška musí odpovídat reálným pracovním činnostem seřizovače konvenčních obráběcích strojů v podmínkách sériové výroby, kde zaučení pracovníci obsluhují seřízené konvenční obráběcí stroje s příslušenstvím, odpovídajícím tomuto druhu výroby, zabezpečujícím vyšší produktivitu současným nasazením většího počtu nástrojů, zkrácením vedlejších časů zrychlením upínání obrobků použitím nejrůznějších upínacích přípravků či mechanizovaným upínáním, upínáním obrobků průběhu obrábění apod. Typickými příklady strojů jsou např. revolverové soustruhy, vícevřetenové či řadové vrtačky, běžné horizontální frézky avšak osazené sadou fréz různého průměru, šířky a tvaru (popř. téhož průměru, šířky a tvaru), vybavené dvoupolohovým otočným stolem a dvojicí upínadel, umožňující současné obrábění několika obrobků s jejich upínáním ve strojním čase. Další možností jsou specializované druhy soustruhů, vrtaček, frézek a brusek, protahovačky, jednoúčelové obráběcí stroje apod. Podmínky zkoušky požadují seřízení dvou strojů různých technologií obrábění. Za splnění požadavků praktické části zkoušky nelze považovat např. pouhé osazení univerzálního hrotového soustruhu několika noži a vrtákem v koníku s nastavením dorazu podélného posuvu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 4:47:35</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 6:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1573,51 +1573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 4:47:35</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 6:09:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>