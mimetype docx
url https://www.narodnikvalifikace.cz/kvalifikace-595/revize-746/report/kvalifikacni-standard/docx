--- v4 (2026-07-30)
+++ v5 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R685FFE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR685FFE1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR685FFE1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5401C343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5401C343" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5401C343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 6:09:36</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 14.9.2026 8:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1112,51 +1112,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>- Zkouška musí odpovídat reálným pracovním činnostem seřizovače konvenčních obráběcích strojů v podmínkách sériové výroby, kde zaučení pracovníci obsluhují seřízené konvenční obráběcí stroje s příslušenstvím, odpovídajícím tomuto druhu výroby, zabezpečujícím vyšší produktivitu současným nasazením většího počtu nástrojů, zkrácením vedlejších časů zrychlením upínání obrobků použitím nejrůznějších upínacích přípravků či mechanizovaným upínáním, upínáním obrobků průběhu obrábění apod. Typickými příklady strojů jsou např. revolverové soustruhy, vícevřetenové či řadové vrtačky, běžné horizontální frézky avšak osazené sadou fréz různého průměru, šířky a tvaru (popř. téhož průměru, šířky a tvaru), vybavené dvoupolohovým otočným stolem a dvojicí upínadel, umožňující současné obrábění několika obrobků s jejich upínáním ve strojním čase. Další možností jsou specializované druhy soustruhů, vrtaček, frézek a brusek, protahovačky, jednoúčelové obráběcí stroje apod. Podmínky zkoušky požadují seřízení dvou strojů různých technologií obrábění. Za splnění požadavků praktické části zkoušky nelze považovat např. pouhé osazení univerzálního hrotového soustruhu několika noži a vrtákem v koníku s nastavením dorazu podélného posuvu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 6:09:36</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 14.9.2026 8:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1573,51 +1573,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>VOŠ, SPŠ automobilní a technická, České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Seřizovač konvenčních obráběcích strojů, 30.7.2026 6:09:36</w:t>
+        <w:t>Seřizovač konvenčních obráběcích strojů, 14.9.2026 8:34:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>