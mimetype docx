--- v2 (2026-08-01)
+++ v3 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4952007B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4952007B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4952007B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R700276F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR700276F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR700276F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 1.8.2026 6:18:48</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8821,51 +8821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 1.8.2026 6:18:48</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14836,51 +14836,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 1.8.2026 6:18:48</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21140,51 +21140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 1.8.2026 6:18:48</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21769,51 +21769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 1.8.2026 6:18:48</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>