--- v3 (2026-09-18)
+++ v4 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R700276F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR700276F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR700276F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5010B077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5010B077" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5010B077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 4.11.2026 19:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4169,289 +4169,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidla:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7270"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7284"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="7284"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7284"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="7284"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="7284"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="7284"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="7284"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7284"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3912" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="7284"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5438" w:y="7284"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="7284"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="7284"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7156" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="7284"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="7284"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8582" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9264" w:y="7284"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9196" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9912" w:y="7284"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9844" w:y="7284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7515"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -4662,612 +4662,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7750"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="332" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7764"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="7764"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7764"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7764"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="7764"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musejí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="7764"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="7764"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3048" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3888" w:y="7764"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="7764"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7999"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="399" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8014"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="830" w:y="8014"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8014"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1420" w:y="8014"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8014"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>existuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8014"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>několik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="8014"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8249"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8263"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8263"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8263"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Každý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="8263"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>má</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="8263"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="8263"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>svém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="8263"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8263"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8263"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8263"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4372" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="8263"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="8263"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kterého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="8263"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="8263"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uveden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7147" w:y="8263"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7080" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7958" w:y="8263"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8659" w:y="8263"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9436" w:y="8263"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušný,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10348" w:y="8263"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10281" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>níže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8494"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5359,357 +5359,357 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8729"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8743"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8743"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8743"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Za</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="681" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8743"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2260" w:y="8743"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2750" w:y="8743"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3019" w:y="8743"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="8743"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>75</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="8743"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="8743"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="8743"/>
+        <w:framePr w:w="1402" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zodpovězených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6609" w:y="8743"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="8743"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="8743"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tím,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="8743"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7742" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="8743"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="8743"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="8743"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9840" w:y="8743"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10329" w:y="8743"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="8743"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8974"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6039,2431 +6039,2431 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9675"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9689"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9689"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9689"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="9689"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="9689"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="9689"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepínaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="9689"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="9689"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9924"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9939"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9939"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9939"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="9939"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="9939"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="9939"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="9939"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10174"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10188"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10188"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10188"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10188"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10188"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10188"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="10188"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10423"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10438"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10438"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10438"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="10438"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="10438"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="10438"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="10438"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10673"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10687"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10687"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10687"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10687"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10687"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10687"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="10687"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10923"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10937"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10937"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10937"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10937"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10937"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10937"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10937"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10937"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10937"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="10937"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11172"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11187"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="11187"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11187"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="11187"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="11187"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="11187"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směrovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="11187"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="11187"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11422"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11436"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11436"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11436"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11436"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="11436"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="11436"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="11436"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11436"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="11436"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11436"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11671"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11686"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11686"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11686"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="11686"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="11686"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="11686"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="11686"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11921"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11935"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11935"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11935"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="11935"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="11935"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="11935"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="11935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12171"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12185"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12185"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12185"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="12185"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="12185"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="12185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="12185"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="12185"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12420"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12435"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="12435"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12435"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="12435"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="12435"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="12435"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezdrátových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="12435"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="12435"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12670"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12684"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12684"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12684"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="12684"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="12684"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="12684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="12684"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="12684"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12919"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12934"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12934"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12934"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="12934"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="12934"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="12934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="12934"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="12934"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13169"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13183"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="13183"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13183"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="13183"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13183"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="13183"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>implementace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="13183"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="13183"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="13183"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="13183"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>datových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="13183"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="13183"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13419"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13433"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13433"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13433"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13433"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="13433"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="13433"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13433"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="13433"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="13433"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="13433"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13668"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13683"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13683"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13683"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="13683"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13683"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="13683"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13918"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13932"/>
-[...16 lines deleted...]
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13932"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13932"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13932"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="13932"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="13932"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="13932"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="13932"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="13932"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="13932"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14167"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14182"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="14182"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14182"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Monitorování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="14182"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="14182"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="14182"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14417"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14431"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="14431"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14431"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="14431"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="14431"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="14431"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="14431"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14667"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14681"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="14681"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14681"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="14681"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="14681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="14681"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="14681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="14681"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="14681"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14916"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14931"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="14931"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14931"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Detekování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="14931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chyb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="14931"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="14931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="14931"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="14931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="14931"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="14931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průchodnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="14931"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="14931"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15166"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15180"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="15180"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15180"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="15180"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="15180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="15180"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="15180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="15180"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="15180"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8821,51 +8821,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsobilostí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 4.11.2026 19:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8994,2431 +8994,2431 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="2173"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="2173"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepínaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="2173"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2423"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="2423"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="2423"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="2423"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2673"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="2673"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2922"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="2922"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="2922"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="2922"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3172"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="3172"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="3172"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3421"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="3421"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="3421"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="3421"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="3671"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="3671"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="3671"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="3671"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směrovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="3671"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3921"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="3921"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="3921"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="3921"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4170"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="4170"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="4170"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="4170"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4420"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4420"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4420"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="4420"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="4420"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="4420"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="4420"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4655"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4669"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="4669"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4669"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="4669"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="4669"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="4669"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="4669"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4905"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4919"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4919"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4919"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="4919"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="4919"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="4919"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezdrátových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="4919"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="4919"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5154"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5169"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5169"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5169"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="5169"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="5169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="5169"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="5169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="5169"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="5169"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5404"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5418"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5418"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5418"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5418"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="5418"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="5418"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="5418"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="5418"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="5418"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="5418"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5653"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5668"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="5668"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5668"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="5668"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>implementace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="5668"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="5668"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>datových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="5668"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="5668"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5903"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5917"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="5917"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="5917"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="5917"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="5917"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="5917"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="5917"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6153"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6167"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6167"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6167"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6167"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="6167"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="6167"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="6167"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="6167"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="6167"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="6167"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6402"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6417"/>
-[...16 lines deleted...]
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6417"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6417"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="6417"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="6417"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="6417"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="6417"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6666"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="6666"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6666"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Monitorování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="6666"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="6666"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="6666"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6901"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6916"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6916"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6916"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6916"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="6916"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="6916"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="6916"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="6916"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="6916"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="6916"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7151"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7165"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7165"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7165"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="7165"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7165"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="7165"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7165"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7401"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7415"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="7415"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7415"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Detekování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chyb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="7415"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="7415"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="7415"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průchodnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="7415"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7650"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7665"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7665"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7665"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="7665"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="7665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="7665"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="7665"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7665"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7900"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12054,2833 +12054,2833 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9537"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9551"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="9551"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9551"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="9551"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="9551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="9551"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="9551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="9551"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="9551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepínaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="9551"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="9551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9786"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9801"/>
-[...16 lines deleted...]
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9801"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9801"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="9801"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="9801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="9801"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="9801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="9801"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="9801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10036"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10050"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10050"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10050"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10050"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10050"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10050"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="10050"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10285"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10300"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="10300"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10300"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="10300"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="10300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="10300"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="10300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="10300"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="10300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směrovaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="10300"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="10300"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10535"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10549"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10549"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10549"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10549"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10549"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10549"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="10549"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="10549"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="10549"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="10549"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10785"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10799"/>
-[...16 lines deleted...]
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10799"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10799"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10799"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="10799"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="10799"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="10799"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="10799"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="10799"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="10799"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11034"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11049"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11049"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11049"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11049"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="11049"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="11049"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="11049"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11049"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="11049"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="11049"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11284"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11298"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11298"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11298"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>h)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="11298"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="11298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="11298"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="11298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="11298"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="11298"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11533"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11548"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="11548"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11548"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vytváření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="11548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="11548"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="11548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="11548"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="11548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>struktury</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="11548"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="11548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezdrátových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="11548"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4200" w:y="11548"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11783"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11797"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11797"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11797"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="11797"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="11797"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="11797"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="11797"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12033"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12047"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12047"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12047"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12047"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="12047"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12047"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="12047"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="12047"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12047"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="12047"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12282"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12297"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12297"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12297"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="12297"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="12297"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="12297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12297"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="12297"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12532"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12546"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="12546"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12546"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Návrh</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="12546"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1152" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>implementace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="12546"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezpečnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="12546"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3576" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>datových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4507" w:y="12546"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4435" w:y="12546"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12781"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12796"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12796"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="12796"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="12796"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="12796"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="12796"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="12796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13031"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13045"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13045"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="13045"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="13045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="13045"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="13045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="13045"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="13045"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénáře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13281"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13295"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13295"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="13295"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="13295"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="13295"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="13295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13530"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="13545"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13545"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Uvádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="13545"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="13545"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="13545"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="13545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="13545"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="13545"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jejich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="13545"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="13545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13780"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13794"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="13794"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13794"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="13794"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>až</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="13794"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="13794"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2313" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="13794"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="13794"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="13794"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3840" w:y="13794"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="13794"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="13794"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="13794"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14029"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14044"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="14044"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14044"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Monitorování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="14044"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="14044"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="14044"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14279"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14293"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="14293"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14293"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="14293"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="14293"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="14293"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="14293"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14529"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14543"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="14543"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14543"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="14543"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="14543"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="14543"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="14543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14778"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14793"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="14793"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="14793"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="14793"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="14793"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="14793"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="14793"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15028"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15042"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="15042"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15042"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Detekování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chyb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="15042"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="15042"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snížení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="15042"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průchodnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="15042"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="15042"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15277"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15292"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="15292"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15292"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15292"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="15292"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="15292"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="15292"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="15292"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="15292"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="15292"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15527"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15541"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="15541"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15541"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15541"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="15541"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="15541"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="15541"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="15541"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="15541"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="15541"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 4.11.2026 19:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15009,119 +15009,119 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2173"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="2173"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="2173"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scénářů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15740,408 +15740,408 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zastoupením:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="3124"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3124"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Monitorování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="3124"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2366" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítačových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="3124"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="3124"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3373"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3373"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3373"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="3373"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="3373"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="3373"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="3373"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3609"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3623"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3623"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3623"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="3623"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="3623"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="3623"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="3623"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3858"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3873"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3873"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3873"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="3873"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="3873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2049" w:y="3873"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="3873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="3873"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="3873"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4108"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -16998,1326 +16998,1326 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5039"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5053"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5053"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5053"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5053"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="5053"/>
+        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="5053"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="5053"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5053"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="5053"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="5053"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepínače;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="5053"/>
+        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5721" w:y="5053"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="5053"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="5053"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="5053"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7881" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="5053"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8260" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směrovače,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9417" w:y="5053"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9576" w:y="5053"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nichž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10099" w:y="5053"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10032" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5284"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10579" w:y="5053"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="604" w:y="5284"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>součástí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="5284"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sítě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="5284"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="5284"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2515" w:y="5284"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>simuluje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="5284"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poskytovatele</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="5284"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="5284"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="5284"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5352" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>internetu;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="5284"/>
+        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="5284"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="5284"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8217" w:y="5284"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>metalické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9120" w:y="5284"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="5284"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9009" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>optické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="5284"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>propoje;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5514"/>
+        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10478" w:y="5284"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="676" w:y="5514"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="5514"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="5514"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alespoň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="5514"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3451" w:y="5514"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3163" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bezdrátové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="5514"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AP;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="5514"/>
+        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4588" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="5514"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5654" w:y="5514"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="5514"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6345" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7459" w:y="5514"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7838" w:y="5514"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8649" w:y="5514"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9528" w:y="5514"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9240" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9811" w:y="5514"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>LAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10257" w:y="5514"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5745"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10142" w:y="5514"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="5745"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="5745"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="672" w:y="5745"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>WLAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5980"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5994"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5994"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="5994"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="5994"/>
+        <w:framePr w:w="245" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>síť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="5994"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="5994"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5994"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>právě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="5994"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="5994"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="5994"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>platforem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="5994"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Microsoft</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="5994"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Windows,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="5994"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7320" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Linux</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7924" w:y="5994"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7857" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8126" w:y="5994"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8563" w:y="5994"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>OS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="5994"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>X;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="5994"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počítače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="5994"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9902" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10459" w:y="5994"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10392" w:y="5994"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -18885,340 +18885,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stack)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6705"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6705"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="6705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1680" w:y="6705"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1896" w:y="6705"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1828" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="6705"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2342" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="6705"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>IP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="6705"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>adresaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="6705"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(IPv4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="6705"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="6705"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>IPv6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="6705"/>
+        <w:framePr w:w="1225" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>internetového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="6705"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7464" w:y="6705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="6705"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>směrování;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="6705"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8899" w:y="6705"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8832" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třeba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="6705"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="6705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6935"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -19497,340 +19497,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7401"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7415"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7415"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7415"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="7415"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="7415"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nastavit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="7415"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="7415"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3312" w:y="7415"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3470" w:y="7415"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4296" w:y="7415"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4228" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvěma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="7415"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SSID</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5476" w:y="7415"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5635" w:y="7415"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oddělených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="7415"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6648" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>VLAN;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="7415"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="7415"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="7415"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8356" w:y="7415"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8289" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přepínačem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="7415"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="7415"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7645"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -21140,51 +21140,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 4.11.2026 19:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21769,51 +21769,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Správce/správkyně sítí pro malé a střední organizace, 18.9.2026 4:05:41</w:t>
+        <w:t>Správce/správkyně sítí pro malé a střední organizace, 4.11.2026 19:48:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>