--- v0 (2026-04-15)
+++ v1 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R326A566E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR326A566E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR326A566E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D55BFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D55BFBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D55BFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 15.4.2026 21:49:11</w:t>
+        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>