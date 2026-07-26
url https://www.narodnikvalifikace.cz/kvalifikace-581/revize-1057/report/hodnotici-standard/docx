--- v1 (2026-06-03)
+++ v2 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D55BFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D55BFBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D55BFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22D11FD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22D11FD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22D11FD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 3.6.2026 19:25:43</w:t>
+        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>