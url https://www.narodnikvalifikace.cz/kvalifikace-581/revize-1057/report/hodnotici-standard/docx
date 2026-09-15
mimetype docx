--- v2 (2026-07-26)
+++ v3 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22D11FD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22D11FD3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22D11FD3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F209AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F209AB1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F209AB1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 05.04.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a) a d) a jedno z kritérií b) nebo c).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3605,51 +3605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5447,51 +5447,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,51 +6768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7332,51 +7332,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8129,51 +8129,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NÚV – z hlediska realizátora projektu Koncept</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lektor dalšího vzdělávání, 26.7.2026 23:19:09</w:t>
+        <w:t>Lektor dalšího vzdělávání, 15.9.2026 15:13:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>