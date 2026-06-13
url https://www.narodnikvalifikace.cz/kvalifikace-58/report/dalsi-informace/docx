--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75BAB890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75BAB890" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75BAB890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D2A318D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D2A318D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D2A318D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 28.4.2026 19:53:11</w:t>
+        <w:t>Štípač/štípačka kamene, 13.6.2026 6:40:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -936,51 +936,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10397"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 28.4.2026 19:53:11</w:t>
+        <w:t>Štípač/štípačka kamene, 13.6.2026 6:40:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>