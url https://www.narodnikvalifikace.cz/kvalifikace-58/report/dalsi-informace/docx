--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D2A318D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D2A318D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D2A318D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R22C680C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR22C680C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR22C680C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -293,51 +293,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 13.6.2026 6:40:30</w:t>
+        <w:t>Štípač/štípačka kamene, 28.7.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -936,51 +936,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10397"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Štípač/štípačka kamene, 13.6.2026 6:40:30</w:t>
+        <w:t>Štípač/štípačka kamene, 28.7.2026 9:13:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>