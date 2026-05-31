--- v0 (2026-04-13)
+++ v1 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D55410D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D55410D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D55410D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69B09567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69B09567" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69B09567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 13.4.2026 3:58:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.5.2026 9:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Plzeňská  298/217a, 15000 Praha 5 - Motol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 13.4.2026 3:58:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.5.2026 9:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 13.4.2026 3:58:14</w:t>
+        <w:t>Montér/montérka elektrických instalací, 31.5.2026 9:17:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>