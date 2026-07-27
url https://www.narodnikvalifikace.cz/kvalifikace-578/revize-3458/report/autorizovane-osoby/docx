--- v1 (2026-05-31)
+++ v2 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69B09567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69B09567" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69B09567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R521ED4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR521ED4D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR521ED4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,68 +300,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 31.5.2026 9:17:47</w:t>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 3</w:t>
+        <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1263,619 +1263,619 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9656"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Českobrodská 400, 19000 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10216"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10216"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10272"/>
-[...7 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10272"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mgr. Kobylka Roman</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10216"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10272"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>78383 Troubelice 14,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10602"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10658"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>LASTIME PRO spol. s. r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10602"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10658"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Korunní 2569/108, 10100 Praha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11219"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Průmyslová střední škola Letohrad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10216"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10272"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Komenského 472, 56151 Letohrad</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Husova  380, 33401 Přeštice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední odborná škola a střední odborné učiliště řemesel Kutná Hora, Čáslavská 202</w:t>
+        <w:t>Slunplus s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11891"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Hliník  613, 78353 Velká Bystřice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko profesního vzdělávání VOLTIMO s. r. o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Husova  380, 33401 Přeštice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12838"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12894"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a střední odborné učiliště řemesel Kutná Hora, Čáslavská 202</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12838"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12894"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Čáslavská 202, 28401 Kutná Hora</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12452"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12508"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13510"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, Centrum odborné přípravy, Hluboká nad Vltavou, Zvolenovská 537</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12452"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13454"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12508"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13510"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zvolenovská 537, 37341 Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13068"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13124"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola energetická a stavební, Obchodní akademie a Střední zdravotnická škola, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13068"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13124"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Průhoně 4800, 43003 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13685"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13741"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14743"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola Josefa Sousedíka Vsetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13685"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14687"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13741"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14743"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Benátky 1779, 75501 Vsetín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14071"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14127"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15129"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední odborná škola stavební a Střední odborné učiliště stavební Kolín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14071"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15073"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14127"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15129"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pražská  112, 28002 Kolín</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Plzeňská  298/217a, 15000 Praha 5 - Motol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 31.5.2026 9:17:47</w:t>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 3</w:t>
+        <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2025,1354 +2025,1663 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola elektrotechnická a zařízení pro další vzdělávání pedagogických pracovníků, spol. s r.o.</w:t>
+        <w:t>Střední odborné učiliště elektrotechnické, Plzeň, Vejprnická 56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Svatováclavská 1404, 43801 Žatec</w:t>
+        <w:t>Vejprnická 663/56, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola Emila Kolbena, příspěvková organizace</w:t>
+        <w:t>Střední průmyslová škola dopravní, a.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sídl. Gen. J. Kholla 2501, 26901 Rakovník</w:t>
+        <w:t xml:space="preserve">Plzeňská  298/217a, 15000 Praha 5 - Motol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola Otrokovice</w:t>
+        <w:t>Střední průmyslová škola elektrotechnická a zařízení pro další vzdělávání pedagogických pracovníků, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>tř. Tomáše Bati 1266, 76502 Otrokovice</w:t>
+        <w:t>Svatováclavská 1404, 43801 Žatec</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola Třebíč</w:t>
+        <w:t>Střední průmyslová škola Emila Kolbena, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Manž. Curieových 734, 67401 Třebíč</w:t>
+        <w:t>Sídl. Gen. J. Kholla 2501, 26901 Rakovník</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola, Ústí nad Labem, Resslova 5, příspěvková organizace</w:t>
+        <w:t>Střední průmyslová škola Otrokovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Resslova 210/5, 40001 Ústí nad Labem</w:t>
+        <w:t>tř. Tomáše Bati 1266, 76502 Otrokovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
+        <w:t>Střední průmyslová škola Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
+        <w:t>Manž. Curieových 734, 67401 Třebíč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola a vyšší odborná škola aplikované kybernetiky s.r.o.</w:t>
+        <w:t>Střední průmyslová škola, Ústí nad Labem, Resslova 5, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6270"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Resslova 210/5, 40001 Ústí nad Labem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola - Centrum odborné přípravy technické Kroměříž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nábělkova 539/3, 76701 Kroměříž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7447"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7503"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola a vyšší odborná škola aplikované kybernetiky s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7447"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7503"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Hradecká 1151/9, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6831"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8064"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6887"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola a Vyšší odborná škola tradičních řemesel s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6831"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8064"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6887"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8120"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední 552/59, 60200 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7217"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7273"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola elektrotechnická a energetická Sokolnice, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7217"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8450"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7273"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8506"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Učiliště 496, 66452 Sokolnice</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">Tyršova  781/15, 75131 Lipník nad Bečvou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola informatiky, elektrotechniky a řemesel Rožnov pod Radhoštěm</w:t>
+        <w:t>Střední škola elektrotechnická, Ostrava, Na Jízdárně 30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8836"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8892"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Na Jízdárně 423, 70200 Ostrava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola informatiky, elektrotechniky a řemesel Rožnov pod Radhoštěm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9452"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9508"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Školní 1610, 75661 Rožnov pod Radhoštěm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C13"/>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola polytechnická Brno, Jílová, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10069"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10125"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jílová 164/36G, 63900 Brno</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t xml:space="preserve">Ke Kobelnici  110, 53301 Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola stavební a strojní, Teplice</w:t>
+        <w:t>Střední škola řemesel a služeb Pardubice, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10455"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10511"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ke Kobelnici  110, 53301 Pardubice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola stavební a strojní, Teplice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t xml:space="preserve">Fráni Šrámka  1350/1, 41501 Teplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11688"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola strojírenská a elektrotechnická Brno, příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11688"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11071"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Střední škola strojírenská a elektrotechnická Brno, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední škola technická a dopravní Gustava Habrmana Česká Třebová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11071"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11127"/>
-[...10 lines deleted...]
-        <w:t>Trnkova 2482/113, 62800 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Habrmanova 1540, 56002 Česká Třebová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11457"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11513"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola technická Mohelnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11457"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11513"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12746"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1. máje 667/2, 78985 Mohelnice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12074"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12130"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12074"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13306"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12130"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13362"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dělnická 21, 43480 Velebudice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12459"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12515"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední škola technických profesí Olomouc, Kosinova 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12459"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13692"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12515"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13748"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kosinova 872, 77200 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12845"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12901"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Střední zdravotnická škola a Střední odborná škola, Česká Lípa, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12845"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14078"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12901"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14134"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>28. října 2707, 47006 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13462"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13518"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SUPER Kancelář s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13462"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14695"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13518"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14751"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Klášteře 33, 26601 Beroun</w:t>
-      </w:r>
-[...106 lines deleted...]
-        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
+        <w:t>Tomeček Ivo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15081"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15137"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
+        <w:t>17. listopadu 643/16, 70800 Ostrava - Poruba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 31.5.2026 9:17:47</w:t>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 3</w:t>
+        <w:t>Strana 3 z 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:sectPr>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:w="11908" w:h="16833"/>
+          <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P1"/>
+        <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C4"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P2"/>
+        <w:framePr w:w="2041" w:h="850" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="567"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="1295400" cy="533400"/>
+            <wp:docPr id="7" name="Picture 7"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="7" name="Picture 7"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage1"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1295400" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P3"/>
+        <w:framePr w:w="10766" w:h="28" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="1514"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing">
+            <wp:extent cx="6835775" cy="19050"/>
+            <wp:docPr id="8" name="Picture 8"/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="8" name="Picture 8"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
+                    <a:srcRect l="0" t="0" r="46" b="0"/>
+                    <a:stretch/>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6835775" cy="19050"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect"/>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="7937" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="7825" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="56" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Název</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="2829" w:h="361" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kontaktní adresa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P9"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C10"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P10"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C11"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>