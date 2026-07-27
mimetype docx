--- v2 (2026-07-27)
+++ v3 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R521ED4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR521ED4D6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR521ED4D6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R545717D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR545717D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR545717D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1814,51 +1814,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Pražská  112, 28002 Kolín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3311,51 +3311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>17. listopadu 643/16, 70800 Ostrava - Poruba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3620,51 +3620,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka elektrických instalací, 27.7.2026 16:12:56</w:t>
+        <w:t>Montér/montérka elektrických instalací, 27.7.2026 17:10:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>