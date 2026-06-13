--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2EE5403E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2EE5403E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2EE5403E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F4A32F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F4A32F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F4A32F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5813,51 +5813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6668,51 +6668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9269,51 +9269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9750,51 +9750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10323,84 +10323,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 28.4.2026 23:03:22</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C252DA9"/>
+    <w:nsid w:val="051AE75B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10486,51 +10486,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B247FAF"/>
+    <w:nsid w:val="641654DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10616,51 +10616,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4945F25E"/>
+    <w:nsid w:val="3311964A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10746,51 +10746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F8651A2"/>
+    <w:nsid w:val="3117D904"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10876,51 +10876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6E5055E2"/>
+    <w:nsid w:val="16447380"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11006,51 +11006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6402F998"/>
+    <w:nsid w:val="4EA001F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11136,51 +11136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="2530A92D"/>
+    <w:nsid w:val="11B900F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>