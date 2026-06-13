--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F4A32F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F4A32F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F4A32F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66BAD5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66BAD5A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66BAD5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5813,51 +5813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6668,51 +6668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9269,51 +9269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:03</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9750,51 +9750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:04</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10323,84 +10323,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 11:49:04</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="051AE75B"/>
+    <w:nsid w:val="7D674FE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10486,51 +10486,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="641654DA"/>
+    <w:nsid w:val="15056E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10616,51 +10616,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3311964A"/>
+    <w:nsid w:val="5213223C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10746,51 +10746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3117D904"/>
+    <w:nsid w:val="0B0049E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10876,51 +10876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="16447380"/>
+    <w:nsid w:val="781E7438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11006,51 +11006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4EA001F1"/>
+    <w:nsid w:val="78620146"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11136,51 +11136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="11B900F5"/>
+    <w:nsid w:val="753DC812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>