--- v2 (2026-06-13)
+++ v3 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66BAD5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66BAD5A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66BAD5A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62EAB0E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62EAB0E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62EAB0E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5813,51 +5813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6668,51 +6668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9269,51 +9269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9750,51 +9750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10323,84 +10323,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 13.6.2026 13:30:34</w:t>
+        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D674FE5"/>
+    <w:nsid w:val="4B7AB677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10486,51 +10486,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15056E83"/>
+    <w:nsid w:val="60BD3159"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10616,51 +10616,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5213223C"/>
+    <w:nsid w:val="11B951C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10746,51 +10746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B0049E5"/>
+    <w:nsid w:val="33ED560F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10876,51 +10876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="781E7438"/>
+    <w:nsid w:val="2CB14683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11006,51 +11006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="78620146"/>
+    <w:nsid w:val="1FF51EF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11136,51 +11136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="753DC812"/>
+    <w:nsid w:val="57073100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>