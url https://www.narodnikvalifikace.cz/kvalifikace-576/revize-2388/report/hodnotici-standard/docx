--- v3 (2026-07-29)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62EAB0E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62EAB0E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62EAB0E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13F0B84A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13F0B84A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13F0B84A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1433,51 +1433,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2296,51 +2296,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3551,51 +3551,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4340,51 +4340,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5813,51 +5813,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6668,51 +6668,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9269,51 +9269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9750,51 +9750,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut), z toho doba trvání písemné části zkoušky jednoho uchazeče je 45 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10323,84 +10323,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední odborná škola elektrotechnická, COP Hluboká nad Vltavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér elektrických rozvaděčů, 29.7.2026 17:46:24</w:t>
+        <w:t>Montér elektrických rozvaděčů, 13.9.2026 18:44:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B7AB677"/>
+    <w:nsid w:val="0F5AF9C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10486,51 +10486,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60BD3159"/>
+    <w:nsid w:val="1B384D18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10616,51 +10616,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="11B951C4"/>
+    <w:nsid w:val="3859E819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10746,51 +10746,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="33ED560F"/>
+    <w:nsid w:val="75542764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10876,51 +10876,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2CB14683"/>
+    <w:nsid w:val="56C16DFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11006,51 +11006,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1FF51EF7"/>
+    <w:nsid w:val="18648592"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11136,51 +11136,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="57073100"/>
+    <w:nsid w:val="63E86B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>