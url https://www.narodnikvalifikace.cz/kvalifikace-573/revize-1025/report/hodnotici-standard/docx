--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R479142E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR479142E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR479142E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77FDAE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77FDAE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77FDAE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.4.2026 17:41:38</w:t>
+        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>