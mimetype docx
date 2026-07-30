--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77FDAE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77FDAE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77FDAE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14D201D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14D201D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14D201D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 14.6.2026 22:55:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>