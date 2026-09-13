--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14D201D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14D201D5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14D201D5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A91C3D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A91C3D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A91C3D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.02.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1447,51 +1447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3928,51 +3928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4969,51 +4969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7578,51 +7578,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 90 až 180 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7808,51 +7808,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8269,51 +8269,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Rudolfinea, sdružení pro umělecká řemesla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce dřevěných hraček, 30.7.2026 10:28:32</w:t>
+        <w:t>Výrobce dřevěných hraček, 13.9.2026 18:56:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>