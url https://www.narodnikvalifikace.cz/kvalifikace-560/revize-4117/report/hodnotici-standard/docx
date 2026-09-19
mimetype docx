--- v3 (2026-08-01)
+++ v4 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R34364945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR34364945" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR34364945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21BCF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21BCF4E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21BCF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1062,68 +1062,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12000"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2172,68 +2172,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12334"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3485,68 +3485,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15304"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4720,68 +4720,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení a ústní ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15280"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6326,68 +6326,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -7409,68 +7409,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8212,68 +8212,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8785,95 +8785,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:53:59</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1E75BB74"/>
+    <w:nsid w:val="494F0852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60FDFE28"/>
+    <w:nsid w:val="5FD862F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="57EEA49C"/>
+    <w:nsid w:val="7BF7E34B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5A7E4681"/>
+    <w:nsid w:val="6E2006E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>