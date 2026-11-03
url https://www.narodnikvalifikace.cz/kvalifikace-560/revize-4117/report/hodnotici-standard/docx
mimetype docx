--- v4 (2026-09-19)
+++ v5 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21BCF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21BCF4E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21BCF4E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D4FCFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D4FCFBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D4FCFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2183,51 +2183,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3496,51 +3496,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4731,51 +4731,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4867,96 +4867,96 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="12732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="12502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4968,51 +4968,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba informuje, které doklady musí uchazeč předložit, aby zkouška proběhla v souladu s platnými právními předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5024,51 +5024,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO), o čemž bude autorizovanou osobou vyhotoven a uchazečem podepsán písemný záznam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5080,51 +5080,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5136,51 +5136,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede AOs do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5192,51 +5192,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5248,51 +5248,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zdravotní způsobilost pro vykonávání pracovních činností této profesní kvalifikace se vyžaduje a prokazuje se lékařským potvrzením (odkaz na povolání v NSP - https://nsp.cz/jednotka-prace/pracovnik-pro-radne-zacha-295c#zdravotni-zpusobilost).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5304,51 +5304,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5360,51 +5360,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všechny osoby, které se přímo zúčastní praktické zkoušky, musí mít platný zdravotní průkaz pro práci v potravinářství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5416,51 +5416,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pracovní oděv a obuv si uchazeč přinese vlastní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5472,51 +5472,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5528,51 +5528,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřování probíhá v návaznosti na činnosti vedoucí k porážce a konečné úpravě těl velkých jatečných zvířat s využitím technologických postupů, zajištěním požadavků na pohodu zvířat a hygienických zásad zacházení s jatečnými zvířaty, masem a droby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5584,51 +5584,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Ověřování probíhá na jatkách, kde při zkoušce uchazeč po ověření kritérií s praktickým předvedením následně sleduje a posuzuje práci zaměstnanců u jednotlivých technologických operací. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5640,51 +5640,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dohledové činnosti jsou důležitou činností pracovníka, který na jatkách ručí za správné zacházení s jatečnými zvířaty a jsou ověřovány v níže uvedených kompetencích a kritériích:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5692,58 +5692,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad chováním zvířat, prevencí utrpení zvířat, vědomím a citlivostí, prevencí stresu velkých zvířat, kritérium d)</w:t>
+        <w:t>Dohled nad chováním zvířat, prevencí utrpení zvířat, vědomím a citlivostí, prevencí stresu velkých zvířat, kritérium d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5751,58 +5751,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad správnou manipulací s velkými zvířaty a jejich znehybňováním, kritéria a), c), d)</w:t>
+        <w:t>Dohled nad správnou manipulací s velkými zvířaty a jejich znehybňováním, kritéria a), c), d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5810,58 +5810,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad dodržováním metod omračování, splněním předepsaných parametrů různých metod omračování a znalostí pokynů od výrobců pro používané druhy omračovacích zařízení, kritéria a), c)</w:t>
+        <w:t>Dohled nad dodržováním metod omračování, splněním předepsaných parametrů různých metod omračování a znalostí pokynů od výrobců pro používané druhy omračovacích zařízení, kritéria a), c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5869,58 +5869,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad základní údržbou a čištěním omračovacích nebo usmrcovacích zařízení, kritéria a), b)</w:t>
+        <w:t>Dohled nad základní údržbou a čištěním omračovacích nebo usmrcovacích zařízení, kritéria a), b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5928,58 +5928,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad vhodným používáním a údržbou vykrvovacích nožů, kritérium a)</w:t>
+        <w:t>Dohled nad vhodným používáním a údržbou vykrvovacích nožů, kritérium a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5991,51 +5991,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prověřování účinnosti omráčení, správnosti vykrvení a nepřítomnosti známek života velkých zvířat po vykrvení b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6047,51 +6047,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K posouzení práce a ověření znalosti vybraného zaměstnance jatek v oblasti správných postupů při mechanickém znehybnění zvířat a pokynů výrobců pro používané druhy znehybňovacích zařízení a použití náhradních metod omračování nebo usmrcování velkých jatečných zvířat, může AOs využít buď zaměstnance jatek, nebo kritérium zkoušet modelově (zaměstnance zastoupí zkoušející).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6103,51 +6103,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6159,51 +6159,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro ověření zkontrolování zdravotního stavu zvířat a provedení základní (prvotní) identifikace onemocnění a poranění vybere zkoušející 3 kusy velkých jatečných zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6215,51 +6215,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro ověření účinnosti omráčení vybraných zvířat a ověření nepřítomnosti známek života vybraných zvířat po vykrvení vybere zkoušející 3 kusy velkých jatečných zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6271,51 +6271,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, zajišťování pohody zvířat a dodržování zásad bezpečnosti práce, posuzuje hospodárné využívání surovin, dodržování ekologických principů při ověřovaných činnostech, dodržování časového harmonogramu a organizaci práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6337,51 +6337,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7179,51 +7179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6369"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7420,51 +7420,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,51 +7692,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Státní veterinární správou schválený jatečný provoz, prostory a přísun potřebné vody a energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Státní veterinární správou schválený jatečný provoz, prostory a přísun potřebné vody a energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -7751,51 +7751,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Velká jatečná zvířata (nejméně jeden z těchto druhů: skot včetně telat, prasata včetně selat, ovce včetně jehňat, kozy včetně kůzlat, koně včetně hříbat, osli a jejich kříženci, běžci a srstnatá zvěř spárkatá - chovaná ve farmovém chovu)</w:t>
+        <w:t>Velká jatečná zvířata (nejméně jeden z těchto druhů: skot včetně telat, prasata včetně selat, ovce včetně jehňat, kozy včetně kůzlat, koně včetně hříbat, osli a jejich kříženci, běžci a srstnatá zvěř spárkatá - chovaná ve farmovém chovu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -7810,51 +7810,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické vybavení jatek - porážecí linka na zpracování velkých jatečných zvířat - včetně zaměstnanců</w:t>
+        <w:t>Technologické vybavení jatek - porážecí linka na zpracování velkých jatečných zvířat - včetně zaměstnanců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -7869,51 +7869,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné a bezpečnostní pomůcky pro práci na jatkách: gumová pracovní zástěra, ochranná přilba, ochranné tlumiče, ochranné brýle</w:t>
+        <w:t>Ochranné a bezpečnostní pomůcky pro práci na jatkách: gumová pracovní zástěra, ochranná přilba, ochranné tlumiče, ochranné brýle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
@@ -7928,51 +7928,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající technické vybavení a čisticí prostředky nutné k zajištění hygieny a sanitace provozu</w:t>
+        <w:t>Odpovídající technické vybavení a čisticí prostředky nutné k zajištění hygieny a sanitace provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4137" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8223,51 +8223,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8796,84 +8796,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:43:32</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="494F0852"/>
+    <w:nsid w:val="05647249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8959,51 +8959,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5FD862F8"/>
+    <w:nsid w:val="11557977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9089,51 +9089,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7BF7E34B"/>
+    <w:nsid w:val="0FD41D44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9219,51 +9219,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E2006E1"/>
+    <w:nsid w:val="2690A5D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>