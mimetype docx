--- v3 (2026-08-01)
+++ v4 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74287570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74287570" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74287570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C1568E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C1568E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C1568E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:52:53</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2679,51 +2679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:52:53</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3252,84 +3252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 1.8.2026 22:52:53</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:38:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="17C3C206"/>
+    <w:nsid w:val="5EF18508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>