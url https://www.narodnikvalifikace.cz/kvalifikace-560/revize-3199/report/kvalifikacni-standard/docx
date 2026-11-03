--- v4 (2026-09-19)
+++ v5 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30C1568E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30C1568E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30C1568E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23F79A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23F79A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23F79A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:38:40</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1209,96 +1209,96 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="12732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="12502" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1310,51 +1310,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba informuje, které doklady musí uchazeč předložit, aby zkouška proběhla v souladu s platnými právními předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1366,51 +1366,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO), o čemž bude autorizovanou osobou vyhotoven a uchazečem podepsán písemný záznam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1422,51 +1422,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1478,51 +1478,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, je oprávněna předčasně ukončit zkoušku, pokud vyhodnotí, že v důsledku činnosti uchazeče bezprostředně došlo k ohrožení nebo bezprostředně hrozí nebezpečí ohrožení zdraví, života a majetku či životního prostředí. Zdůvodnění předčasného ukončení zkoušky uvede AOs do Záznamu o průběhu a výsledku zkoušky. Uchazeč může ukončit zkoušku kdykoliv v jejím průběhu, a to na vlastní žádost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1534,51 +1534,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1590,51 +1590,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zdravotní způsobilost pro vykonávání pracovních činností této profesní kvalifikace se vyžaduje a prokazuje se lékařským potvrzením (odkaz na povolání v NSP - https://nsp.cz/jednotka-prace/pracovnik-pro-radne-zacha-295c#zdravotni-zpusobilost).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1646,51 +1646,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1702,51 +1702,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Všechny osoby, které se přímo zúčastní praktické zkoušky, musí mít platný zdravotní průkaz pro práci v potravinářství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1758,51 +1758,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pracovní oděv a obuv si uchazeč přinese vlastní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1814,51 +1814,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1870,51 +1870,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřování probíhá v návaznosti na činnosti vedoucí k porážce a konečné úpravě těl velkých jatečných zvířat s využitím technologických postupů, zajištěním požadavků na pohodu zvířat a hygienických zásad zacházení s jatečnými zvířaty, masem a droby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1926,51 +1926,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Ověřování probíhá na jatkách, kde při zkoušce uchazeč po ověření kritérií s praktickým předvedením následně sleduje a posuzuje práci zaměstnanců u jednotlivých technologických operací. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1982,51 +1982,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Dohledové činnosti jsou důležitou činností pracovníka, který na jatkách ručí za správné zacházení s jatečnými zvířaty a jsou ověřovány v níže uvedených kompetencích a kritériích:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2034,58 +2034,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad chováním zvířat, prevencí utrpení zvířat, vědomím a citlivostí, prevencí stresu velkých zvířat, kritérium d)</w:t>
+        <w:t>Dohled nad chováním zvířat, prevencí utrpení zvířat, vědomím a citlivostí, prevencí stresu velkých zvířat, kritérium d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2093,58 +2093,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad správnou manipulací s velkými zvířaty a jejich znehybňováním, kritéria a), c), d)</w:t>
+        <w:t>Dohled nad správnou manipulací s velkými zvířaty a jejich znehybňováním, kritéria a), c), d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2152,58 +2152,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad dodržováním metod omračování, splněním předepsaných parametrů různých metod omračování a znalostí pokynů od výrobců pro používané druhy omračovacích zařízení, kritéria a), c)</w:t>
+        <w:t>Dohled nad dodržováním metod omračování, splněním předepsaných parametrů různých metod omračování a znalostí pokynů od výrobců pro používané druhy omračovacích zařízení, kritéria a), c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2211,58 +2211,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad základní údržbou a čištěním omračovacích nebo usmrcovacích zařízení, kritéria a), b)</w:t>
+        <w:t>Dohled nad základní údržbou a čištěním omračovacích nebo usmrcovacích zařízení, kritéria a), b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -2270,58 +2270,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dohled nad vhodným používáním a údržbou vykrvovacích nožů, kritérium a)</w:t>
+        <w:t>Dohled nad vhodným používáním a údržbou vykrvovacích nožů, kritérium a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2333,51 +2333,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prověřování účinnosti omráčení, správnosti vykrvení a nepřítomnosti známek života velkých zvířat po vykrvení b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2389,51 +2389,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K posouzení práce a ověření znalosti vybraného zaměstnance jatek v oblasti správných postupů při mechanickém znehybnění zvířat a pokynů výrobců pro používané druhy znehybňovacích zařízení a použití náhradních metod omračování nebo usmrcování velkých jatečných zvířat, může AOs využít buď zaměstnance jatek, nebo kritérium zkoušet modelově (zaměstnance zastoupí zkoušející).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2445,51 +2445,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2501,51 +2501,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro ověření zkontrolování zdravotního stavu zvířat a provedení základní (prvotní) identifikace onemocnění a poranění vybere zkoušející 3 kusy velkých jatečných zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2557,51 +2557,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro ověření účinnosti omráčení vybraných zvířat a ověření nepřítomnosti známek života vybraných zvířat po vykrvení vybere zkoušející 3 kusy velkých jatečných zvířat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2613,51 +2613,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, zajišťování pohody zvířat a dodržování zásad bezpečnosti práce, posuzuje hospodárné využívání surovin, dodržování ekologických principů při ověřovaných činnostech, dodržování časového harmonogramu a organizaci práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="12052" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="11822" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2679,51 +2679,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Ověřuje se, zda jsou plněny požadavky, které stanovuje nařízení Rady (ES) č. 1099/2009 ze dne 24. září 2009 o ochraně zvířat při usmrcování a také standardní operační postupy daných jatek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:38:40</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3252,84 +3252,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 19.9.2026 15:38:40</w:t>
+        <w:t>Pracovník pro řádné zacházení s velkými jatečnými zvířaty na porážkách, 3.11.2026 17:38:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5EF18508"/>
+    <w:nsid w:val="54C9A362"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>