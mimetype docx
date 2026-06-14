--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DEA8F41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DEA8F41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DEA8F41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFD0E3F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFD0E3F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFD0E3F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6390,51 +6390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7390,51 +7390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8137,51 +8137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8710,84 +8710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7282D5D0"/>
+    <w:nsid w:val="10FD105B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0475F60B"/>
+    <w:nsid w:val="3EA686E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9003,51 +9003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DA67728"/>
+    <w:nsid w:val="5AD5911A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="76EDD4C4"/>
+    <w:nsid w:val="40824374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>