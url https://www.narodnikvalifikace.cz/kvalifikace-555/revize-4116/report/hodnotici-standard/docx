--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RFD0E3F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRFD0E3F9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRFD0E3F9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C8E5463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C8E5463" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C8E5463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6390,51 +6390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7390,51 +7390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8137,51 +8137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8710,84 +8710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:22</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10FD105B"/>
+    <w:nsid w:val="6D64AC69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EA686E8"/>
+    <w:nsid w:val="371EB321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9003,51 +9003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AD5911A"/>
+    <w:nsid w:val="2C53DF38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40824374"/>
+    <w:nsid w:val="17113794"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>