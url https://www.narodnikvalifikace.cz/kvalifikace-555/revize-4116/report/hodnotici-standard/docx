--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C8E5463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C8E5463" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C8E5463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R456DD5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR456DD5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR456DD5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6390,51 +6390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7390,51 +7390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8137,51 +8137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8710,84 +8710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:05</w:t>
+        <w:t>Pracovník/pracovnice pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D64AC69"/>
+    <w:nsid w:val="30324391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="371EB321"/>
+    <w:nsid w:val="283BD1B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9003,51 +9003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C53DF38"/>
+    <w:nsid w:val="10B2F6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17113794"/>
+    <w:nsid w:val="33AF8544"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>