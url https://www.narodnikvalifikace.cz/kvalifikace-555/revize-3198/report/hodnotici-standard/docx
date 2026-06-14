--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7B2CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7B2CCF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7B2CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REE86A50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREE86A50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREE86A50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6390,51 +6390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7390,51 +7390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8137,51 +8137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8710,84 +8710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.4.2026 16:31:25</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30E83BEF"/>
+    <w:nsid w:val="01BA6897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="12BF639C"/>
+    <w:nsid w:val="0907ACE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9003,51 +9003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A8AF65F"/>
+    <w:nsid w:val="7A75AFD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="513C6D4F"/>
+    <w:nsid w:val="254D7A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>