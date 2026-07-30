--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REE86A50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREE86A50" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREE86A50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA20420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA20420" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA20420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6390,51 +6390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7390,51 +7390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8137,51 +8137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8710,84 +8710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 14.6.2026 23:40:23</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01BA6897"/>
+    <w:nsid w:val="6798EEE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0907ACE3"/>
+    <w:nsid w:val="175BF814"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9003,51 +9003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A75AFD9"/>
+    <w:nsid w:val="26398ABC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="254D7A9D"/>
+    <w:nsid w:val="3CFD8B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>