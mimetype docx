--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DA20420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DA20420" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DA20420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ED9C2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ED9C2BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ED9C2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1127,51 +1127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2379,51 +2379,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3636,51 +3636,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4925,51 +4925,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6390,51 +6390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7390,51 +7390,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8137,51 +8137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8710,84 +8710,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jatky Český Brod, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 30.7.2026 7:28:06</w:t>
+        <w:t>Pracovník pro řádné zacházení s malými jatečnými zvířaty na porážkách, 13.9.2026 19:25:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6798EEE5"/>
+    <w:nsid w:val="7F8C2B68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8873,51 +8873,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="175BF814"/>
+    <w:nsid w:val="3E0F524E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9003,51 +9003,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26398ABC"/>
+    <w:nsid w:val="2D7F0AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9133,51 +9133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3CFD8B15"/>
+    <w:nsid w:val="7C6850AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>