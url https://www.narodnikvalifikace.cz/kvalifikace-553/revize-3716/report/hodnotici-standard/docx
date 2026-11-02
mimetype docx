--- v3 (2026-09-16)
+++ v4 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8815191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8815191" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8815191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F4DD4AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F4DD4AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F4DD4AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,68 +911,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 09.06.2028</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 11</w:t>
+        <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2095,68 +2095,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 11</w:t>
+        <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3066,68 +3066,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 11</w:t>
+        <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4253,68 +4253,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 11</w:t>
+        <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5258,68 +5258,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 11</w:t>
+        <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -12514,68 +12514,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 11</w:t>
+        <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22184,68 +22184,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 11</w:t>
+        <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23542,80 +23542,723 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="7392" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8021"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8021"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>a) Střední vzdělání s maturitní zkouškou + odborné speciální vzdělání u školícího centra akreditovaného u MŠMT v dané oblasti (instruktor pilates) úspěšně dokončené závěrečnou zkouškou + 8 let instruktorské praxe v oblasti fitness, z toho alespoň 3 roky lektorské praxe ve vedení odborných vzdělávacích kurzů pro instruktory pilates, z toho minimálně 1 rok v období posledních dvou let před podáním žádosti o udělení autorizace + úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>b) Vyšší odborné vzdělání v oblasti tělovýchova, sport, tanec nebo zdravotnictví + odborné speciální vzdělání u školícího centra akreditovaného u MŠMT v dané oblasti (instruktor pilates) úspěšně dokončené závěrečnou zkouškou + 6 let instruktorské praxe v oblasti fitness, z toho alespoň 3 roky lektorské praxe ve vedení odborných vzdělávacích kurzů pro instruktory pilates, z toho minimálně 1 rok v období posledních dvou let před podáním žádosti o udělení autorizace + úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin (v případě, že součástí studia bylo absolvování kurzu první pomoci, není nutné dokládat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>c) Vysokoškolské vzdělání se zaměřením na tělovýchovu, sport, tanec nebo zdravotnictví + odborné speciální vzdělání u školícího centra akreditovaného u MŠMT v dané oblasti (instruktor pilates) úspěšně dokončené závěrečnou zkouškou + 5 let instruktorské praxe v oblasti fitness, z toho alespoň 3 roky lektorské praxe ve vedení odborných vzdělávacích kurzů pro instruktory pilates, z toho minimálně 1 rok v období posledních dvou let před podáním žádosti o udělení autorizace + úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin (v případě, že součástí studia bylo absolvování kurzu první pomoci, není nutné dokládat)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>- Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6844" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8568"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 11</w:t>
+        <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23690,1309 +24333,776 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="3719" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>- místnost určená pro cvičení skupinových nebo individuálních lekcí pilates (body&amp; mind)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>a) Střední vzdělání s maturitní zkouškou + odborné speciální vzdělání u školícího centra akreditovaného u MŠMT v dané oblasti (instruktor pilates) úspěšně dokončené závěrečnou zkouškou + 8 let instruktorské praxe v oblasti fitness, z toho alespoň 3 roky lektorské praxe ve vedení odborných vzdělávacích kurzů pro instruktory pilates, z toho minimálně 1 rok v období posledních dvou let před podáním žádosti o udělení autorizace + úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin.</w:t>
+        <w:t xml:space="preserve">- místnost vybavená k písemné a ústní zkoušce, psací potřeby </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>b) Vyšší odborné vzdělání v oblasti tělovýchova, sport, tanec nebo zdravotnictví + odborné speciální vzdělání u školícího centra akreditovaného u MŠMT v dané oblasti (instruktor pilates) úspěšně dokončené závěrečnou zkouškou + 6 let instruktorské praxe v oblasti fitness, z toho alespoň 3 roky lektorské praxe ve vedení odborných vzdělávacích kurzů pro instruktory pilates, z toho minimálně 1 rok v období posledních dvou let před podáním žádosti o udělení autorizace + úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin (v případě, že součástí studia bylo absolvování kurzu první pomoci, není nutné dokládat)</w:t>
+        <w:t>- anatomické mapy člověka – kosterní, svalový systém</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>c) Vysokoškolské vzdělání se zaměřením na tělovýchovu, sport, tanec nebo zdravotnictví + odborné speciální vzdělání u školícího centra akreditovaného u MŠMT v dané oblasti (instruktor pilates) úspěšně dokončené závěrečnou zkouškou + 5 let instruktorské praxe v oblasti fitness, z toho alespoň 3 roky lektorské praxe ve vedení odborných vzdělávacích kurzů pro instruktory pilates, z toho minimálně 1 rok v období posledních dvou let před podáním žádosti o udělení autorizace + úspěšné absolvování kurzu první pomoci v rozsahu minimálně 20 vyučovacích hodin (v případě, že součástí studia bylo absolvování kurzu první pomoci, není nutné dokládat)</w:t>
+        <w:t>- cvičební podložky a pomůcky pro modifikace cviků pilates – každý minimálně ve 2 kusech (zkoušený + modelový cvičící): overball, bodyball, ring, bosu, roller, flexband, tonig ball, towel, core band, pole, spine corrector</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>- figurína určená k nácviku a předvedení resuscitace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>- zdravotnický materiál nutný pro poskytnutí první pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, který nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>- minimálně 1 modelový cvičící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3379" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6100"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6440"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 40 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7703"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7703"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8923" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8043"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...586 lines deleted...]
-        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně technického vybavení dokládající soulad s požadavky uvedenými v hodnotícím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání.</w:t>
+        <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 2,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 11</w:t>
+        <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -25066,363 +25176,50 @@
                     <pic:cNvPr id="20" name="Picture 20"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...311 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -25873,68 +25670,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Český svaz aerobiku, fitness a tance FISAF.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka pilates, 16.9.2026 13:39:36</w:t>
+        <w:t>Instruktor/instruktorka pilates, 2.11.2026 8:24:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 11</w:t>
+        <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>