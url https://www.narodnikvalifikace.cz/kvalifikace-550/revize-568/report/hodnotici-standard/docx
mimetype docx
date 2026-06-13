--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCF3306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCF3306" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCF3306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F495FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F495FFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F495FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.11.2012 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4806,51 +4806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6648,51 +6648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil “ nebo „nesplnil “ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7913,51 +7913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8701,51 +8701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3,5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9330,51 +9330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 29.4.2026 0:25:53</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>