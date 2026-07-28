--- v1 (2026-06-13)
+++ v2 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F495FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F495FFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F495FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C98C481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C98C481" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C98C481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 02.11.2012 do: 31.07.2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4806,51 +4806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6648,51 +6648,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil “ nebo „nesplnil “ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7913,51 +7913,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8701,51 +8701,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3,5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9330,51 +9330,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>1. centrum služeb pro domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 13.6.2026 8:17:07</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 11:28:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>