--- v2 (2026-07-26)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC0CE17C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC0CE17C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC0CE17C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1989B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1989B5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1989B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.7.2026 6:05:54</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9819,51 +9819,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.7.2026 6:05:54</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19608,51 +19608,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.7.2026 6:05:54</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20181,51 +20181,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.7.2026 6:05:54</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>