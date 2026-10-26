--- v3 (2026-09-11)
+++ v4 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1989B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1989B5F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1989B5F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B463CB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B463CB4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B463CB4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.10.2026 15:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3450,459 +3450,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6103"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6118"/>
-[...10 lines deleted...]
-        <w:t>•název,</w:t>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6118"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>název,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6367"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="6367"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6367"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výchovný/é</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="6367"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl/e,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6617"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="6617"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6617"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věkovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="6617"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6852"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6867"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="6867"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6867"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="6867"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7102"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7116"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7116"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7116"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="7116"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="7116"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="7116"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="7116"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7351"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7366"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="7366"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7366"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="7366"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7601"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7615"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="7615"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7615"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>časovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="7615"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7851"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9819,51 +9819,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.10.2026 15:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17131,324 +17131,307 @@
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="11961"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvrzením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P33"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12196"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12210"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="12210"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="12210"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="1868" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="12210"/>
+        <w:framePr w:w="1868" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče/uchazečky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="812" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8227" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9777" w:y="12210"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="12210"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10272" w:y="12210"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bylo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12441"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
@@ -17539,689 +17522,672 @@
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="12441"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P29"/>
+        <w:pStyle w:val="P33"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12676"/>
         <w:rPr>
-          <w:rStyle w:val="C22"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C22"/>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P27"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12690"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="12690"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="12690"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalifikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C26"/>
+        <w:pStyle w:val="P34"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="12690"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="12690"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="12690"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znamená,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="12690"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="12690"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12921"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="12921"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="12921"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="12921"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="12921"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="12921"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="12921"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="12921"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="12921"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="12921"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="12921"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="12921"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="12921"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="12921"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9360" w:y="12921"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="12921"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13156"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="364" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="13156"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
@@ -18440,111 +18406,111 @@
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="364" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13861"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Každý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
@@ -19069,128 +19035,128 @@
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14327"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="364" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
+        <w:pStyle w:val="P34"/>
         <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C26"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C26"/>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14562"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
@@ -19608,51 +19574,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.10.2026 15:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19760,60 +19726,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P34"/>
+        <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="282" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C27"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C27"/>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři kvalifikačního standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="1877" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3003"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -20181,51 +20147,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 5:27:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 26.10.2026 15:13:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -20565,56 +20531,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P32">
     <w:name w:val="ParagraphStyle31"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P33">
     <w:name w:val="ParagraphStyle32"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P34">
     <w:name w:val="ParagraphStyle33"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P35">
     <w:name w:val="ParagraphStyle34"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P36">
+    <w:name w:val="ParagraphStyle35"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -20936,63 +20911,78 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C25">
     <w:name w:val="CharacterStyle21"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C26">
     <w:name w:val="CharacterStyle22"/>
     <w:hidden/>
     <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="0"/>
+      <w:i w:val="1"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C27">
+    <w:name w:val="CharacterStyle23"/>
+    <w:hidden/>
+    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C27">
-    <w:name w:val="CharacterStyle23"/>
+  <w:style w:type="character" w:styleId="C28">
+    <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">