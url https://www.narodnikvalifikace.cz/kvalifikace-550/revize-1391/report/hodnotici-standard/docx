--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1FB0E8E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1FB0E8E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1FB0E8E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21F74DAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21F74DAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21F74DAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4806,51 +4806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13371,51 +13371,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15128,51 +15128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro posouzení některých kritérií si autorizovaná osoba může přizvat jako odborníka dalšího přísedícího psychologa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16685,51 +16685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17222,51 +17222,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17907,84 +17907,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 13:46:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="092397EE"/>
+    <w:nsid w:val="6908C188"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18070,51 +18070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15607F00"/>
+    <w:nsid w:val="3661EB82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>