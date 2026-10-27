--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21F74DAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21F74DAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21F74DAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R412A87AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR412A87AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR412A87AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 14.03.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4105,51 +4105,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4806,51 +4806,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7410,442 +7410,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6814"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="6828"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6828"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>organizačními</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>způsoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="6828"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="6828"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stravování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="6828"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4262" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="6828"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozumí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="6828"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="6828"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajištění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6571" w:y="6828"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7161" w:y="6828"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="6828"/>
+        <w:framePr w:w="1378" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7651" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostřednictvím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="6828"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodičů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9796" w:y="6828"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovoz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7059"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10320" w:y="6828"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jídla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="7059"/>
+        <w:framePr w:w="63" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="7059"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="494" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možnosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="7059"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="7059"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>studené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="7059"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="7059"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3100" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>teplé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7059"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="7059"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="7059"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="7059"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="7059"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7294"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -8073,1071 +8073,1071 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7764"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7779"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7779"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7779"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>příklady</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="7779"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>možných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="7779"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="7779"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>modelových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3196" w:y="7779"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="7779"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8014"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8028"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="8028"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8028"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dítě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="8028"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pískovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2371" w:y="8028"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>začne</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="8028"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>násilím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3652" w:y="8028"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3585" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytrhávat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="8028"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ostatním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5347" w:y="8028"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5280" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hračky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="8028"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="8028"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="8028"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="8028"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokud</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="8028"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="8028"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nechtějí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="8028"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8328" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vydat,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8985" w:y="8028"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9312" w:y="8028"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9244" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="8028"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="8028"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzteká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8263"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8278"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="8278"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8278"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>záchvat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzteku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="8278"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvouletého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="8278"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="8278"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="8278"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="8278"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="8278"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obchodním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5995" w:y="8278"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="8278"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>centru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8513"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8527"/>
-[...16 lines deleted...]
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="8527"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8527"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dětské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lži</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="8527"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="8527"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pětiletého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="8527"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2740" w:y="8527"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítěte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8763"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="807" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8777"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="8777"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8777"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konflikty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2078" w:y="8777"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2006" w:y="8777"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sourozenci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9012"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="308" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9027"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="9027"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9027"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rodiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="9027"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1636" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přichází</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="9027"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>miminko;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="9027"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dítě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3715" w:y="9027"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>batolecího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="9027"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>věku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5174" w:y="9027"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="9027"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5390" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tuto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5851" w:y="9027"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="9027"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reaguje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7200" w:y="9027"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7132" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzdorem;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8078" w:y="9027"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vzteká</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8712" w:y="9027"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8644" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9038" w:y="9027"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8971" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vůči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9451" w:y="9027"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>miminku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10252" w:y="9027"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10185" w:y="9027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9257"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13371,51 +13371,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15128,51 +15128,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Pro posouzení některých kritérií si autorizovaná osoba může přizvat jako odborníka dalšího přísedícího psychologa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15456,51 +15456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vyšší odborné vzdělání v oblasti pedagogiky předškolního věku nebo speciální pedagogiky nebo andragogiky nebo musí splňovat požadavky dle zákona 563/2004 Sb., o pedagogických pracovnících v platném znění, § 6, odstavec 1, písmena c), d) a alespoň 5 let odborné praxe v oblasti práce s dětmi ve věku od narození do zahájení povinné školní docházky v předškolním zařízení nebo v rámci podnikatelské činnosti, kdy zajišťuje hlídání dětí v domácnosti, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
+        <w:t>Vyšší odborné vzdělání v oblasti pedagogiky předškolního věku nebo speciální pedagogiky nebo andragogiky nebo musí splňovat požadavky dle zákona 563/2004 Sb., o pedagogických pracovnících v platném znění, § 6, odstavec 1, písmena c), d) a alespoň 5 let odborné praxe v oblasti práce s dětmi ve věku od narození do zahájení povinné školní docházky v předškolním zařízení nebo v rámci podnikatelské činnosti, kdy zajišťuje hlídání dětí v domácnosti, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9455" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15515,51 +15515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání se zaměřením na pedagogiku předškolního věku nebo speciální pedagogiku nebo andragogiku nebo musí splňovat požadavky dle zákona 563/2004 Sb., o pedagogických pracovnících v platném znění, § 6, odstavec 1, písmena a), b) a alespoň 5 let odborné praxe v oblasti práce s dětmi ve věku od narození do zahájení povinné školní docházky v předškolním zařízení nebo v rámci podnikatelské činnosti, kdy zajišťuje hlídání dětí v domácnosti nebo na pozici školního inspektora pro předškolní vzdělávání, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
+        <w:t>Vysokoškolské vzdělání se zaměřením na pedagogiku předškolního věku nebo speciální pedagogiku nebo andragogiku nebo musí splňovat požadavky dle zákona 563/2004 Sb., o pedagogických pracovnících v platném znění, § 6, odstavec 1, písmena a), b) a alespoň 5 let odborné praxe v oblasti práce s dětmi ve věku od narození do zahájení povinné školní docházky v předškolním zařízení nebo v rámci podnikatelské činnosti, kdy zajišťuje hlídání dětí v domácnosti nebo na pozici školního inspektora pro předškolní vzdělávání, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o udělení autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9455" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15798,51 +15798,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9455" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15857,51 +15857,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9455" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16685,51 +16685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17222,51 +17222,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17907,84 +17907,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 19:29:26</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 5:01:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6908C188"/>
+    <w:nsid w:val="4F29BCEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18070,51 +18070,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3661EB82"/>
+    <w:nsid w:val="6B767EEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>