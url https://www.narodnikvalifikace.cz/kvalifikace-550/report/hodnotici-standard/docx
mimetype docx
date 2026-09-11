--- v3 (2026-07-28)
+++ v4 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC58D6D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC58D6D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC58D6D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27C3068C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27C3068C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27C3068C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2021,51 +2021,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3026,51 +3026,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4119,51 +4119,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12973,51 +12973,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22762,51 +22762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -23355,51 +23355,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24443,51 +24443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25246,51 +25246,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25819,84 +25819,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 28.7.2026 10:09:35</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62670396"/>
+    <w:nsid w:val="3091D9FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25982,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64C3CA88"/>
+    <w:nsid w:val="3CF64CCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +26112,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CCCDC38"/>
+    <w:nsid w:val="03F21444"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26242,51 +26242,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B84230B"/>
+    <w:nsid w:val="1B6707EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>