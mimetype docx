--- v4 (2026-09-11)
+++ v5 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27C3068C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27C3068C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27C3068C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF3C3876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF3C3876" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF3C3876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,68 +965,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 10</w:t>
+        <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2021,68 +2021,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 10</w:t>
+        <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3026,68 +3026,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 10</w:t>
+        <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4119,68 +4119,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 10</w:t>
+        <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -6604,459 +6604,459 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahovat:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6103"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6118"/>
-[...10 lines deleted...]
-        <w:t>•název,</w:t>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6118"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>název,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6353"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6367"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="6367"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6367"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výchovný/é</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="6367"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>cíl/e,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6603"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6617"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="6617"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6617"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>věkovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kategorii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="6617"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="6617"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6852"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6867"/>
-[...16 lines deleted...]
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="6867"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6867"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>počet</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="6867"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dětí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7102"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="884" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7116"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1315" w:y="7116"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7116"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pomůcky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="7116"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="7116"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>realizaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="7116"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3230" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4396" w:y="7116"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4329" w:y="7116"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7351"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7366"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="7366"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7366"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>popis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="7366"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="7366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktivit,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7601"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7615"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="7615"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>časovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="7615"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dotaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7851"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12973,68 +12973,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 10</w:t>
+        <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -20285,324 +20285,307 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="11961"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvrzením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
+        <w:pStyle w:val="P43"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12196"/>
         <w:rPr>
-          <w:rStyle w:val="C28"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C28"/>
+          <w:rStyle w:val="C32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12210"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Testy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="12210"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="12210"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="1868" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="12210"/>
+        <w:framePr w:w="1868" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeče/uchazečky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>generovány</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dostatečně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velkého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="812" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8227" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>souboru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="12210"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9777" w:y="12210"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="12210"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10272" w:y="12210"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10200" w:y="12210"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bylo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12441"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
@@ -20693,689 +20676,672 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="12441"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
+        <w:pStyle w:val="P43"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12676"/>
         <w:rPr>
-          <w:rStyle w:val="C28"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C28"/>
+          <w:rStyle w:val="C32"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="12690"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Při</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="763" w:y="12690"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="691" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="12690"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3782" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="1335" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kvalifikačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C32"/>
+        <w:pStyle w:val="P44"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="12690"/>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="12690"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8395" w:y="12690"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8323" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8688" w:y="12690"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8616" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znamená,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9624" w:y="12690"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9552" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>že</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="12690"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12921"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9979" w:y="12690"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>případě,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="12921"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kdy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="12921"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="12921"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="12921"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="12921"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4195" w:y="12921"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3403" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="12921"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověřují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5510" w:y="12921"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="12921"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="12921"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5980" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="12921"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7588" w:y="12921"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splněné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="12921"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7555" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>následující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9360" w:y="12921"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9739" w:y="12921"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8947" w:y="12921"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podmínky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13156"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b1.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="364" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soubor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="13156"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="13156"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
@@ -21594,111 +21560,111 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13626"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b2.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="364" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1747" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vygenerované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="13626"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testy:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13861"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Každý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
@@ -22223,128 +22189,128 @@
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14327"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b3.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="364" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="758" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úspěšné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P43"/>
+        <w:pStyle w:val="P44"/>
         <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="14327"/>
         <w:rPr>
-          <w:rStyle w:val="C32"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C32"/>
+          <w:rStyle w:val="C33"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C33"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
         <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14562"/>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C31"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P42"/>
@@ -22762,68 +22728,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 10</w:t>
+        <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23343,80 +23309,906 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Lékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání lékaře. Nelékařský zdravotnický pracovník musí mít odbornou způsobilost pro výkon povolání praktické sestry, nebo všeobecné (zdravotní) sestry, a/nebo dětské sestry, nebo zdravotnického záchranáře bez odborného dohledu nebo akreditovaný rekvalifikační kurz "Člen první pomoci". Lékařský i nelékařský zdravotnický pracovník musí splňovat alespoň 5 let výkonu praxe ve zdravotnictví.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="6758" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8610"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vysokoškolské vzdělání získané studiem v akreditovaném studijním programu zaměřeném na pedagogiku předškolního věku, nebo speciální pedagogiku nebo vychovatelství, nebo musí splňovat požadavky podle § 6 odst. 1 písm. a), b), c) zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vysokoškolské vzdělání získané studiem v akreditovaném studijním programu se zaměřením na pedagogiku a zároveň střední vzdělání s maturitní zkouškou v oboru vzdělání předškolní pedagogika. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="1"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>a současně:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">alespoň 5 let odborné praxe v oblasti práce s dětmi ve věku od narození do zahájení povinné školní docházky v předškolním zařízení, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>nebo alespoň 5 let v rámci podnikatelské činnosti při zajišťování hlídání dětí v domácnosti,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">nebo alespoň 5 let praxe učitele praktického vyučování nebo odborných předmětů v oboru vzdělání zaměřeném na předškolní pedagogiku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="6211" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9158"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:24</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 10</w:t>
+        <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -23491,710 +24283,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9316" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4242" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...111 lines deleted...]
-        <w:t> </w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
-[...518 lines deleted...]
-        <w:framePr w:w="10766" w:h="8769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -24202,58 +24363,294 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>vhodná místnost s prostorem pro vytvoření modelových situací a předvedení výchovných aktivit a pro vykonání písemné části zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>aktuální didaktické pomůcky pro děti předškolního věku (kde bude minimálně 5 dětských knížek a leporel pro různé věkové kategorie, maňásek/loutka, stavebnice a další hračky či materiál, například přírodniny, předměty denní potřeby...);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>pomůcky pro nastavení modelové situace při poskytování první pomoci (například zásuvka s elektrospotřebičem, žehlička);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>výtvarné potřeby;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>resuscitační model miminka a recuscitační model dítěte (juniora) určený k nácviku a předvedení resuscitace, zdravotnický materiál nutný pro poskytnutí první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -24265,246 +24662,356 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3902" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6623"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6623"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6963"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8769" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1041" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6963"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo práce a sociálních věcí, www.mpsv.cz.</w:t>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8231"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8231"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8571"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 3 až 4 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 90 minut. Zkouška může být rozvržena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 10</w:t>
+        <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -24578,880 +25085,77 @@
                     <pic:cNvPr id="18" name="Picture 18"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...801 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P44"/>
+        <w:pStyle w:val="P45"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C33"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C33"/>
+          <w:rStyle w:val="C34"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C34"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="1877" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -25819,84 +25523,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BIBO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chůva pro děti do zahájení povinné školní docházky, 11.9.2026 18:33:25</w:t>
+        <w:t>Chůva pro děti do zahájení povinné školní docházky, 27.10.2026 3:47:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 10</w:t>
+        <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3091D9FF"/>
+    <w:nsid w:val="63F8A97B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -25982,51 +25686,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CF64CCD"/>
+    <w:nsid w:val="7DACFC36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26112,51 +25816,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="03F21444"/>
+    <w:nsid w:val="0F0D72F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -26227,205 +25931,72 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000119">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
@@ -26829,56 +26400,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P42">
     <w:name w:val="ParagraphStyle41"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P43">
     <w:name w:val="ParagraphStyle42"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P44">
     <w:name w:val="ParagraphStyle43"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P45">
     <w:name w:val="ParagraphStyle44"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P46">
+    <w:name w:val="ParagraphStyle45"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -27290,63 +26870,78 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C31">
     <w:name w:val="CharacterStyle27"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C32">
     <w:name w:val="CharacterStyle28"/>
     <w:hidden/>
     <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="0"/>
+      <w:i w:val="1"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C33">
+    <w:name w:val="CharacterStyle29"/>
+    <w:hidden/>
+    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="1"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="C33">
-    <w:name w:val="CharacterStyle29"/>
+  <w:style w:type="character" w:styleId="C34">
+    <w:name w:val="CharacterStyle30"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">