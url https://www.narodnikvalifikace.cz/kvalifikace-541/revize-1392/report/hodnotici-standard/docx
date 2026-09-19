--- v2 (2026-08-02)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R684F03C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR684F03C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR684F03C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5922D61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5922D61E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5922D61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 2.8.2026 18:38:04</w:t>
+        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 2.8.2026 18:38:04</w:t>
+        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 2.8.2026 18:38:04</w:t>
+        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 2.8.2026 18:38:04</w:t>
+        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 2.8.2026 18:38:04</w:t>
+        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 2.8.2026 18:38:04</w:t>
+        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 2.8.2026 18:38:04</w:t>
+        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C47624A"/>
+    <w:nsid w:val="70995B37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="129F3D83"/>
+    <w:nsid w:val="403EF0A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A4A4EB7"/>
+    <w:nsid w:val="6723B64D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1CEB0757"/>
+    <w:nsid w:val="6B7E977E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4089AF74"/>
+    <w:nsid w:val="4881DC2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="36FF59AA"/>
+    <w:nsid w:val="46FADAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="7F9CAB84"/>
+    <w:nsid w:val="4E50D374"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="66F6347E"/>
+    <w:nsid w:val="3EC1FDD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>