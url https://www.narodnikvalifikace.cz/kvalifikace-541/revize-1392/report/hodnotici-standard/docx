--- v3 (2026-09-19)
+++ v4 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5922D61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5922D61E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5922D61E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5839703B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5839703B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5839703B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.05.2014 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
+        <w:t>Průvodce přírodou, 4.11.2026 1:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1996,51 +1996,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
+        <w:t>Průvodce přírodou, 4.11.2026 1:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3223,51 +3223,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
+        <w:t>Průvodce přírodou, 4.11.2026 1:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3940,51 +3940,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Práce se tematicky věnují uchazečem vybranému velkoplošnému chráněnému území nebo regionu. </w:t>
+        <w:t xml:space="preserve">Práce se tematicky věnují uchazečem vybranému velkoplošnému chráněnému území nebo regionu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8366" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3999,51 +3999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč ji předá 7–30 dní před konáním zkoušky autorizované osobě k prostudování.</w:t>
+        <w:t>Uchazeč ji předá 7–30 dní před konáním zkoušky autorizované osobě k prostudování.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8366" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4206,51 +4206,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pokyny k připravené přednášce: uchazeč si sám vybere region a přírodní hodnoty daného regionu, práce v rozsahu 10 normostran; elektronická prezentace bude vyhotovena v např. MS Powerpoint nebo podobném prezentačním softwaru v rozsahu 15 snímků. </w:t>
+        <w:t xml:space="preserve">Pokyny k připravené přednášce: uchazeč si sám vybere region a přírodní hodnoty daného regionu, práce v rozsahu 10 normostran; elektronická prezentace bude vyhotovena v např. MS Powerpoint nebo podobném prezentačním softwaru v rozsahu 15 snímků. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8366" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4413,51 +4413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Podklady mají podobu zpracované trasy se zastaveními; komisi bude předána osnova exkurze s trasou vyznačenou na mapě; uchazeč si ji vybere sám: 1. region a jeho přírodní hodnoty, 2. cílovou skupinu, exkurze bude prezentována 10minutovým výkladem.</w:t>
+        <w:t>Podklady mají podobu zpracované trasy se zastaveními; komisi bude předána osnova exkurze s trasou vyznačenou na mapě; uchazeč si ji vybere sám: 1. region a jeho přírodní hodnoty, 2. cílovou skupinu, exkurze bude prezentována 10minutovým výkladem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8366" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4620,51 +4620,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Uchazeč musí z předložených 30 přírodnin a hlasů živočichů 20 správně určit.</w:t>
+        <w:t>Uchazeč musí z předložených 30 přírodnin a hlasů živočichů 20 správně určit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8366" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4827,51 +4827,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba zadá uchazeči na místě trasu v daném území nebo regionu, uchazeč zpracuje na místě ve 20 minutách a autorizované osobě předloží.</w:t>
+        <w:t>Autorizovaná osoba zadá uchazeči na místě trasu v daném území nebo regionu, uchazeč zpracuje na místě ve 20 minutách a autorizované osobě předloží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11427"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
@@ -5066,51 +5066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
+        <w:t>Průvodce přírodou, 4.11.2026 1:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5860,51 +5860,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5919,51 +5919,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6160,51 +6160,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo životního prostředí, www.mzp.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
+        <w:t>Průvodce přírodou, 4.11.2026 1:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6376,51 +6376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•PC s příslušným prezentačním softwarem + dataprojektor + promítací plátno, </w:t>
+        <w:t xml:space="preserve">PC s příslušným prezentačním softwarem + dataprojektor + promítací plátno, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sada min. 30 ks místních přírodnin (případně jejich fotografie, vycpaniny, nahrávky zvukových projevů), </w:t>
+        <w:t xml:space="preserve">sada min. 30 ks místních přírodnin (případně jejich fotografie, vycpaniny, nahrávky zvukových projevů), </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6494,51 +6494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•synoptická mapa v PC (nebo připojení na net), </w:t>
+        <w:t xml:space="preserve">synoptická mapa v PC (nebo připojení na net), </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6553,51 +6553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fyzikální mapa ČR se ZCHÚ,</w:t>
+        <w:t>fyzikální mapa ČR se ZCHÚ,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•mapa daného území 1:25000,</w:t>
+        <w:t>mapa daného území 1:25000,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6671,51 +6671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•buzola,</w:t>
+        <w:t>buzola,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6730,51 +6730,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lékárnička,</w:t>
+        <w:t>lékárnička,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6789,51 +6789,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•flipchart + fixy,</w:t>
+        <w:t>flipchart + fixy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6848,51 +6848,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•papír na psaní + psací potřeby,</w:t>
+        <w:t>papír na psaní + psací potřeby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6907,51 +6907,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•klidná zkušební místnost, </w:t>
+        <w:t xml:space="preserve">klidná zkušební místnost, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6966,51 +6966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•exteriér – možnost vyjít do terénu.</w:t>
+        <w:t>exteriér – možnost vyjít do terénu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4483" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7317,51 +7317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
+        <w:t>Průvodce přírodou, 4.11.2026 1:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7890,84 +7890,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Správa Krkonošského národního parku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Průvodce přírodou, 19.9.2026 18:55:51</w:t>
+        <w:t>Průvodce přírodou, 4.11.2026 1:00:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70995B37"/>
+    <w:nsid w:val="0A2C2FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8053,51 +8053,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="403EF0A6"/>
+    <w:nsid w:val="2DC720B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8183,51 +8183,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6723B64D"/>
+    <w:nsid w:val="6B959E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8313,51 +8313,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6B7E977E"/>
+    <w:nsid w:val="3A13ACC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4881DC2B"/>
+    <w:nsid w:val="427EF154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="46FADAD2"/>
+    <w:nsid w:val="6E60A7A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000135">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="4E50D374"/>
+    <w:nsid w:val="546CB2C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000136">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000137">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000013E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3EC1FDD7"/>
+    <w:nsid w:val="5609A2FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000013F">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000140">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>