--- v0 (2026-04-17)
+++ v1 (2026-06-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77813A20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77813A20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77813A20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D6B34FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D6B34FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D6B34FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 17.4.2026 12:20:41</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.6.2026 11:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1166,51 +1166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 17.4.2026 12:20:41</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.6.2026 11:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 17.4.2026 12:20:41</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.6.2026 11:19:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>