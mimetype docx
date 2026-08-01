--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D6B34FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D6B34FD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D6B34FD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A5CFFCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A5CFFCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A5CFFCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.6.2026 11:19:01</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 2.8.2026 1:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1166,51 +1166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.6.2026 11:19:01</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 2.8.2026 1:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.6.2026 11:19:01</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 2.8.2026 1:44:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>