--- v2 (2026-08-01)
+++ v3 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1A5CFFCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1A5CFFCD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1A5CFFCD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20FBBA56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20FBBA56" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20FBBA56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 2.8.2026 1:44:05</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.9.2026 22:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1166,51 +1166,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 2.8.2026 1:44:05</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.9.2026 22:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1683,51 +1683,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 2.8.2026 1:44:05</w:t>
+        <w:t>Balení a expedice masa, drůbežího masa, králíků, zvěřiny a výrobků z nich, 16.9.2026 22:24:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>