--- v2 (2026-08-01)
+++ v3 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F4E3A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F4E3A9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F4E3A9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E0397D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E0397D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E0397D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 1.8.2026 22:30:44</w:t>
+        <w:t>Zpracování živočišných tuků, 19.9.2026 15:26:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 1.8.2026 22:30:44</w:t>
+        <w:t>Zpracování živočišných tuků, 19.9.2026 15:26:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 1.8.2026 22:30:44</w:t>
+        <w:t>Zpracování živočišných tuků, 19.9.2026 15:26:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>