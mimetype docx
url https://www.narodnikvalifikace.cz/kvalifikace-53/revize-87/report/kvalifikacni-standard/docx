--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1E0397D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1E0397D7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1E0397D7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R610669DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR610669DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR610669DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 19.9.2026 15:26:36</w:t>
+        <w:t>Zpracování živočišných tuků, 3.11.2026 17:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 19.9.2026 15:26:36</w:t>
+        <w:t>Zpracování živočišných tuků, 3.11.2026 17:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 19.9.2026 15:26:36</w:t>
+        <w:t>Zpracování živočišných tuků, 3.11.2026 17:28:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>