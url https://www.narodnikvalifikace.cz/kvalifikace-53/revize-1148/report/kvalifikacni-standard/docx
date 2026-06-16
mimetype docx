--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59066CF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59066CF2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59066CF2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C3FF89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C3FF89E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C3FF89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 2.5.2026 1:18:48</w:t>
+        <w:t>Zpracování živočišných tuků, 16.6.2026 8:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 2.5.2026 1:18:48</w:t>
+        <w:t>Zpracování živočišných tuků, 16.6.2026 8:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 2.5.2026 1:18:48</w:t>
+        <w:t>Zpracování živočišných tuků, 16.6.2026 8:24:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>