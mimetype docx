--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C3FF89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C3FF89E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C3FF89E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R356742E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR356742E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR356742E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.6.2026 8:24:10</w:t>
+        <w:t>Zpracování živočišných tuků, 1.8.2026 22:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.6.2026 8:24:10</w:t>
+        <w:t>Zpracování živočišných tuků, 1.8.2026 22:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.6.2026 8:24:10</w:t>
+        <w:t>Zpracování živočišných tuků, 1.8.2026 22:32:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>